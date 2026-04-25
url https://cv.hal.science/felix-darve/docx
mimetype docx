--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -1707,1357 +1707,1357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic approach to modelling flexible confined boundary conditions in SPH and its application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gd Nguyen</w:t>
+                <w:t xml:space="preserve">Second-order work criterion and divergence criterion: a full equivalence for kinematically constrained systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. J. for Num. and Anal. Meth. in Geomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/memocs.2020.8.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919786v1</w:t>
+                <w:t xml:space="preserve">hal-03254348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring and FEMLIP simulation of a rainfall-induced rockslide</w:t>
+                <w:t xml:space="preserve">A generic approach to modelling flexible confined boundary conditions in SPH and its application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z. Li</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hh Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lemiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Tao</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gd Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NATURAL HAZARDS AND EARTH SYSTEM SCIENCES</w:t>
+              <w:t xml:space="preserve">Int. J. for Num. and Anal. Meth. in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919765v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative prediction of discrete element models on complex loading paths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Sibille</w:t>
+                <w:t xml:space="preserve">Real-time monitoring and FEMLIP simulation of a rainfall-induced rockslide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Villard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Q. Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NATURAL HAZARDS AND EARTH SYSTEM SCIENCES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059431v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle methods in geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cambou</w:t>
+                <w:t xml:space="preserve">Quantitative prediction of discrete element models on complex loading paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodaina Aboul Hosn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 43 (5), pp.831-832. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2919⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 43 (5), pp.858-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183969v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a micromechanical investigation for the effects of pore size and its distribution on geopolymer foam concrete under uniaxial compression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Particle methods in geomechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (5), pp.831-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919774v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete element modelling approach for fatigue damage growth in cemented materials</w:t>
+                <w:t xml:space="preserve">a micromechanical investigation for the effects of pore size and its distribution on geopolymer foam concrete under uniaxial compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tt Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hh Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nht Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Arooran</w:t>
+                <w:t xml:space="preserve">Td Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gd Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. J. of Plasticity</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919747v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential Growth of Force Network in Granular Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A discrete element modelling approach for fatigue damage growth in cemented materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nht Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hh Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Kodikara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Pouragha</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+                <w:t xml:space="preserve">S. Arooran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Int. J. of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172048v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure Incidence on the Bifurcation Domain Topology in Granular Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Veylon</w:t>
+                <w:t xml:space="preserve">Preferential Growth of Force Network in Granular Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Pouragha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001446⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-019-0919-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607566v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the existence of an effective stress for wet granular soils with micromechanics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+                <w:t xml:space="preserve">Microstructure Incidence on the Bifurcation Domain Topology in Granular Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Veylon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Huaxiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (8), pp.959-978. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (6), pp.04018031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.2774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015650v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation and stresses upon drainage of an idealized granular material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B Chareyre</w:t>
+                <w:t xml:space="preserve">Revisiting the existence of an effective stress for wet granular soils with micromechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Pouragha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-017-0601-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (8), pp.959-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995025v1</w:t>
+                <w:t xml:space="preserve">hal-02015650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinate free nonlinear incremental discrete mechanics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+                <w:t xml:space="preserve">Deformation and stresses upon drainage of an idealized granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (10), pp.1813-1833. </w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.961-972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/zamm.201700133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11440-017-0601-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857781v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of nonconservative continuous systems under kinematic constraints</w:t>
+                <w:t xml:space="preserve">Coordinate free nonlinear incremental discrete mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lerbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Challamel</w:t>
@@ -3079,674 +3079,674 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 97 (9), pp.1100--1119. </w:t>
+              <w:t xml:space="preserve">, 2018, 98 (10), pp.1813-1833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/zamm.201600203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/zamm.201700133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518620v1</w:t>
+                <w:t xml:space="preserve">hal-01857781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order work criterion: from material point to boundary value problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the stability of nonconservative continuous systems under kinematic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Lerbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 228 (7), pp.2483--2498. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97 (9), pp.1100--1119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00707-017-1844-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/zamm.201600203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515726v1</w:t>
+                <w:t xml:space="preserve">hal-01518620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force chain collapse as grain column buckling in granular materials</w:t>
+                <w:t xml:space="preserve">Second-order work criterion: from material point to boundary value problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lerbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-017-0702-0⟩</w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 228 (7), pp.2483--2498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00707-017-1844-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486649v1</w:t>
+                <w:t xml:space="preserve">hal-01515726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The micromechanical nature of stresses in triphasic granular media with interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eghbalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 99, pp.495 - 511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partially saturated media: from DEM simulation to thermodynamic interpretation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+                <w:t xml:space="preserve">Force chain collapse as grain column buckling in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1164087⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), pp.12-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-017-0702-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951843v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric degree of nonconservativity: Set of solutions for the linear case and extension to the differentiable non-linear case</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+                <w:t xml:space="preserve">Partially saturated media: from DEM simulation to thermodynamic interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40 (11-12), pp.5930--5941. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (7-8), pp.798-820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2016.01.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1164087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321974v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematical structural stability</w:t>
+                <w:t xml:space="preserve">Geometric degree of nonconservativity: Set of solutions for the linear case and extension to the differentiable non-linear case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lerbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Challamel</w:t>
@@ -3764,82 +3764,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (2), pp.529--536. </w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (11-12), pp.5930--5941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdss.2016010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2016.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321988v1</w:t>
+                <w:t xml:space="preserve">hal-01321974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A porous media finite element approach for soil instability including the second-order work criterion</w:t>
               </w:r>
@@ -3949,261 +3949,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-structure evolution in a 2D granular material during biaxial loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoscopic scale instability in particulate materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Veylon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Huaxiang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-016-0608-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (8), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606029v1</w:t>
+                <w:t xml:space="preserve">hal-01352023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic scale instability in particulate materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meso-structure evolution in a 2D granular material during biaxial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaxiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Lerbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 142 (8), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10035-016-0608-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352023v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the design of an enriched concrete with enhanced dissipation performances</w:t>
               </w:r>
@@ -4570,51 +4570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore-scale simulations of drainage in granular materials: finite size effects and the representative elementary volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5596,51 +5596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tensorial description of stresses in triphasic granular materials with interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5817,51 +5817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8515,287 +8515,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale characterisation of diffuse granular failure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some insights into structure instability and the second-order work criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2012.715766⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (1), pp.132-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007113v1</w:t>
+                <w:t xml:space="preserve">hal-04458888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some insights into structure instability and the second-order work criterion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale characterisation of diffuse granular failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Tordesillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Pucilowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 49 (1), pp.132-142. </w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (36), pp.4547-4587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2012.715766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458888v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability analyses of slope stability</w:t>
               </w:r>
@@ -9292,393 +9292,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order work, kinetic energy and diffuse failure in granular materials</w:t>
+                <w:t xml:space="preserve">The H-microdirectional model: accounting for a mesoscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (1), pp.19-28. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (12), pp.918-929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-010-0219-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2011.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963270v1</w:t>
+                <w:t xml:space="preserve">hal-00622492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse failure in geomaterials: Experiments, theory and modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Second-order work, kinetic energy and diffuse failure in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Laouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.975⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (1), pp.19-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-010-0219-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802801v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The H-microdirectional model: accounting for a mesoscopic scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+                <w:t xml:space="preserve">Diffuse failure in geomaterials: Experiments, theory and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Al Gali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (16), pp.1731-1773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2011.07.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00622492v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete modeling-based constitutive relation for infilled rock joints</w:t>
               </w:r>
@@ -10015,51 +10015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the micromechanical formulation of stress dilatancy as a flow rule in plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10344,51 +10344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Modelling of Capillary Mechanisms in Multi-Phase Granular Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Scholtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10461,51 +10461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanics of granular materials with capillary effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Scholtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11682,51 +11682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Donze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12148,51 +12148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14618,77 +14618,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical discussion of muUNSAT efective stress in dry and wet porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pouragha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Eghbalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hafeez Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15076,51 +15076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale failure modeling in granular soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Veylon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15936,51 +15936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Characterisation of Diffuse Granular Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Tordesillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Pucilowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15998,51 +15998,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Graz, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786435.2012.715766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008511v1</w:t>
@@ -16600,273 +16600,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete element analysis of collapse mechanisms in granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of non conservative systems under two kinematic constraints and second order work criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Aldowaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Symposium on Computational Geomechanics (ComGeo II)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Cavtat-Dubrovnik, France. 9 p</w:t>
+              <w:t xml:space="preserve">Engineering Mechanics Institute 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622164v1</w:t>
+                <w:t xml:space="preserve">hal-00653800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of non conservative systems under two kinematic constraints and second order work criterion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A discrete element analysis of collapse mechanisms in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Mechanics Institute 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Boston, United States</w:t>
+              <w:t xml:space="preserve">Second International Symposium on Computational Geomechanics (ComGeo II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Cavtat-Dubrovnik, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653800v1</w:t>
+                <w:t xml:space="preserve">hal-00622164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical modeling of geomaterials: Multiphysical coupling and degradation</w:t>
               </w:r>
@@ -18034,351 +18034,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete numerical analysis of bifurcation and limit state in granular media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric-Victor Donzé</w:t>
+                <w:t xml:space="preserve">Towards objective rockfall trajectory modelling using a stochastic rebound algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Euromediterranean Symposium on Advances in Geomaterials and Structures (AGS'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Interdisciplinary Workshop on Rockfall Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Morschach, Switzerland. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007738v1</w:t>
+                <w:t xml:space="preserve">hal-02591263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards objective rockfall trajectory modelling using a stochastic rebound algorithm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+                <w:t xml:space="preserve">3D analysis of second order work criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Workshop on Rockfall Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Morschach, Switzerland. pp.3</w:t>
+              <w:t xml:space="preserve">Euro-mediterranean Symposium on advances in geomaterials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Hammamet, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591263v1</w:t>
+                <w:t xml:space="preserve">ineris-00970346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D analysis of second order work criterion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Prunier</w:t>
+                <w:t xml:space="preserve">A discrete numerical analysis of bifurcation and limit state in granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Laouafa</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric-Victor Donzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-mediterranean Symposium on advances in geomaterials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Hammamet, Morocco</w:t>
+              <w:t xml:space="preserve">Second Euromediterranean Symposium on Advances in Geomaterials and Structures (AGS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970346v1</w:t>
+                <w:t xml:space="preserve">hal-01007738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of sustainability and failure in granular materials</w:t>
               </w:r>
@@ -18440,355 +18440,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete numerical analysis of bifurcation and limit state in granular media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+                <w:t xml:space="preserve">Experimental and numerical modelling of diffuse mode of failure in very loose sands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Laouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geomechanics and Structures AGS'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Hammamet, Tunisia. pp.6</w:t>
+              <w:t xml:space="preserve">8. International Workshop on bifurcations and degradations in geomaterials "Applications to Soil-Machine Interaction and Petroleum Geomechanics" (IWBDG 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591265v1</w:t>
+                <w:t xml:space="preserve">ineris-00970347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of physical processes involved during the impact of a rock on a coarse soil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Heymann</w:t>
+                <w:t xml:space="preserve">A discrete numerical analysis of bifurcation and limit state in granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Donze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geomechanics and Structures AGS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Hammamet, Tunisia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591264v1</w:t>
+                <w:t xml:space="preserve">hal-02591265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical modelling of diffuse mode of failure in very loose sands</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical modelling of physical processes involved during the impact of a rock on a coarse soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Workshop on bifurcations and degradations in geomaterials "Applications to Soil-Machine Interaction and Petroleum Geomechanics" (IWBDG 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Alberta, Canada</w:t>
+              <w:t xml:space="preserve">Advances in Geomechanics and Structures AGS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Hammamet, Tunisia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970347v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element analysis of two landslides with the second order work criterion</w:t>
               </w:r>
@@ -19269,247 +19269,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00973263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilities in granular media, an overall picture from micro to macro scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rockfall modeling: Numerical simulation of the impact of a particle on a coarse granular medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th.Int. Symp. on Numerical Models in Geomechanics, NUMOG X, Rhodes, GRC, 25-27 April 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Rhodes, Greece. pp.6</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Numerical Models in Geomechanics (NUMOG X)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Rhodes, Greece. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589968v1</w:t>
+                <w:t xml:space="preserve">hal-02589967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rockfall modeling: Numerical simulation of the impact of a particle on a coarse granular medium</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Instabilities in granular media, an overall picture from micro to macro scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Donze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Numerical Models in Geomechanics (NUMOG X)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Rhodes, Greece. pp.6</w:t>
+              <w:t xml:space="preserve">10th.Int. Symp. on Numerical Models in Geomechanics, NUMOG X, Rhodes, GRC, 25-27 April 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Rhodes, Greece. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589967v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation in granular materials: micro-mechanical bases</w:t>
               </w:r>
@@ -19547,51 +19547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Donze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th.Int. Symp. on Numerical Models in Geomechanics, NUMOG X, Rhodes, GRC, 25-27 April 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rhodes, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19655,51 +19655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Merrien Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19836,51 +19836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical formulation of stress dilatancy and its implications on the flow rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22445,51 +22445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muaweah Alsaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22885,90 +22885,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous and discrete modeling of failure in geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromechanics of failure in granular geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE; Wiley, pp.40, 2009, 978-1-84821-128-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23019,51 +23019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromechanics of failure in granular geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE; Wiley, pp.31, 2009, 978-1-84821-128-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23204,90 +23204,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations continues et discrètes de la rupture dans les géomatériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromécanique de la rupture dans les milieux granulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Science Publication, pp.99-140, 2008, Traité MIM. Géomatériaux, 978-2-7462-1877-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23312,51 +23312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation in granular materials: a multiscale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23459,51 +23459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromécanique de la rupture dans les milieux granulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès sciences publications, pp.33, 2008, Traité MIM. Série Géomatériaux, 978-2-7462-1877-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23869,51 +23869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromécanique de la rupture dans les milieux granulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Science Publication, pp.67-98, 2008, Traité MIM. Géomatériaux, 978-2-7462-1877-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24454,51 +24454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Prunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duriez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ogeo.22" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Darve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-025-01565-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyong Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nicot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.106481" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingchun Lin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01443-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351304v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerbet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202300078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Massoumi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-022-01531-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0002139" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770142v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-022-01258-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111835" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2020.103603" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.03.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.02.022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919786v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hh Bui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemiale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gd Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919765v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jiang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lv" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodaina Aboul Hosn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2911" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cambou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2919" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Td Ngo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nht Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kodikara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arooran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pouragha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0919-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Huaxiang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001446" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015650v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2774" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yuan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chareyre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0601-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700133" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201600203" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-017-1844-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486649v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xiong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-017-0702-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877084v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eghbalian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.10.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chalak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1164087" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.01.030" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2016010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kakogiannou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanavia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schrefler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-016-0473-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606029v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxiang Zhu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0608-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352023v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veylon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001100" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015627v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Scerrato" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giorgio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Della Corte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman E Dowling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.03.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohua Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.11.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321946v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2015.10.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954544v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yuan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.11.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998272v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Hadda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0639-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015641v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1210032" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.X. Zhu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N.G. Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.05.026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVF7P4Q1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606028v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.06.025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.11.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146839v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.02.052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01299564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Tordesillas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.09.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. De Borst" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borja" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whittle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2420" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865375v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2015.11.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606096v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wse.2015.05.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hadda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.09.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953956v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.01.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864497v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2014.02.021" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815564v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Prime" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2260" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953965v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Giorgio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madeo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scerrato" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787441v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000638" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841269v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Aldowaji" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg N. Kirillov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2014.2.123" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442219v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2013.10.046" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXLK8XVC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815578v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prime" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000742" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868730v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric-Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2149" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501441v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daouadji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.819301" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756558v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597900v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2175" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1N6RWMCB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500819v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pinheiro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2085" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMHXRGSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815652v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatino Cuomo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Iannone" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cascini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-012-0179-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GSQDQX8G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843626v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.06.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868725v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1105" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20D025A4A869024CF6A0074FE97B5CA6CD78F662/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916016v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0402-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006982v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.02.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803457v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahib Arairo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2151" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E670758CD79553F0F841151B8834B4BF84CE13B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006913v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.08.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767592v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201100055" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007113v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pucilowski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.715766" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458888v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.09.017" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013231v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmi Mbarka" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ltifi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hassis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693293" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595710v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0242-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72PXZ2TS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595706v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.912" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MN2N7LPZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963271v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Laouafa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Gali" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.996" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZM9B2Q4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963270v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0219-2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XXVLDCNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802801v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daouadji" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laouafa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.975" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z57JWLJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622492v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.07.006" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903579v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-V. Donz&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2010.09.008" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767565v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.959" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833665v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.05.027" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592690v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592698v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.14.87-111" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594602v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.09.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595708v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scholtes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2009.052.297" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591259v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2008.07.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5X3BT31-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591255v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sibille" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donze" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.13.187-201" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005291v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.07.008" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963177v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lignon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.762" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963153v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000003" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591258v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholt&#232;s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.767" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963152v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Dat Vu Khoa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.7.00121" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005248v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693099" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456156v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-9-831-2009" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714887v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693096" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589964v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-007-0035-y" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E3651CE4E4932415CC3809DE845F3EE1ABE8725/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894026v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0108-0" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224939v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hamadi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#233;zou Modaressi-Farahmand Razavi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.632" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588907v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2006.10.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1HCW905-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589962v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.08.005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHWPL48K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589963v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.04.017" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589961v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.03.002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588890v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.591" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Z8M1NB0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588917v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2007.01.010" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962999v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis O. Georgopoulos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2006.01.002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588064v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-006-0012-4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87BE5B26AE74AE42D818E6C2276B50EDD461CA1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588906v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vu Khoa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.573" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JH13TM2G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586762v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.07.008" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586759v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.466" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RX8N9FQ5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149419v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2004.11.002" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZWGWTZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586899v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586758v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586761v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.467" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-356CN1D8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962876v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Servant" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D.V. Khoa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2003.11.011" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2SJK3X0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583358v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutillier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyssonnier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2004.07.002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3ST6C1L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962850v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04929692v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919484v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344932v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Challamel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-286-1.50009-7" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696763v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunier Florent" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719876v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Branque" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975914v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607370v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouragha" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hafeez Sultan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658202v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_41" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690748v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690774v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605393v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395-132" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018133v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018123v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600653v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01299651v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hadda" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nicot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Darve" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843276v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811999" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760651v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Hedda" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008511v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760700v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596030v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680437v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sheibanyrad" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2011.59" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654281v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tordesillas" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pucilowski" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622169v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622164v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653800v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593554v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596219v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008515v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592700v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973337v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592469v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592699v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473252v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473253v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592701v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591262v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007713v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007738v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591263v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970346v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591266v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591265v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591264v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heymann" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970347v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970189v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970205v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970190v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589969v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973263v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589968v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prunier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lignon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589967v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589966v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363519v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Senfaute" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merrien Soukatchoff" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunner" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590003v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589965v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970292v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970085v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588909v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586898v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586897v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586895v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/NOE0415383486" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432596v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#233;zou Modaressi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586894v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586896v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lambert" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583367v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583369v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583366v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Donze" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583365v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583363v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969869v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Servant" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969865v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huynh" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969824v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582682v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915418v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608396v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119579311.ch10" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018262v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/construction-et-travaux-publics-th3/geotechnique-42238210/modeles-de-comportement-micromecaniques-des-geomateriaux-c221/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018257v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/construction-et-travaux-publics-th3/geotechnique-42238210/modeles-de-comportement-elasto-visco-plastiques-des-geomateriaux-c218/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286064v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32814-5_49" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007504v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.009" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592693v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muaweah Alsaleh" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007503v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0735-1_7" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969442v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969422v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592694v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592695v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007494v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2768-1_7" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DDA312731CB7CB1906B9AB8AD295B0F41CE6B04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591108v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591261v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cazacu" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592692v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007493v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007492v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611364.ch11" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969403v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chambon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591106v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007491v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611364.ch9" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572484v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2768-1_1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE463CEA887850A665CE41B9B48CB84FA2FBAE57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588908v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-35724-7" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Prunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duriez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ogeo.22" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Darve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-025-01565-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyong Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nicot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.106481" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingchun Lin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01443-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351304v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerbet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202300078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Massoumi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-022-01531-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0002139" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770142v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-022-01258-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111835" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2020.103603" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.03.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.02.022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2020.8.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hh Bui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemiale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gd Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jiang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lv" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodaina Aboul Hosn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2911" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cambou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2919" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919774v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Td Ngo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919747v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nht Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kodikara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arooran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pouragha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0919-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607566v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Huaxiang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001446" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015650v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2774" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995025v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yuan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chareyre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0601-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700133" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201600203" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-017-1844-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877084v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eghbalian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.10.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xiong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-017-0702-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chalak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1164087" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321974v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.01.030" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kakogiannou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanavia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schrefler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-016-0473-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veylon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxiang Zhu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001100" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0608-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015627v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Scerrato" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giorgio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Della Corte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman E Dowling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.03.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohua Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.11.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321946v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2015.10.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954544v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yuan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.11.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998272v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Hadda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0639-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015641v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1210032" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.X. Zhu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N.G. Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.05.026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVF7P4Q1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606028v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.06.025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.11.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146839v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.02.052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01299564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Tordesillas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.09.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. De Borst" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borja" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whittle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2420" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865375v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2015.11.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606096v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wse.2015.05.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hadda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.09.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953956v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.01.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864497v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2014.02.021" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815564v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Prime" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2260" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953965v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Giorgio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madeo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scerrato" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787441v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000638" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841269v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Aldowaji" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg N. Kirillov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2014.2.123" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442219v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2013.10.046" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXLK8XVC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815578v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prime" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000742" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868730v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric-Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2149" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501441v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daouadji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.819301" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756558v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597900v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2175" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1N6RWMCB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500819v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pinheiro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2085" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMHXRGSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815652v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatino Cuomo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Iannone" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cascini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-012-0179-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GSQDQX8G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843626v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.06.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868725v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1105" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20D025A4A869024CF6A0074FE97B5CA6CD78F662/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916016v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0402-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006982v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.02.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803457v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahib Arairo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2151" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E670758CD79553F0F841151B8834B4BF84CE13B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006913v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.08.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767592v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201100055" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458888v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.09.017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007113v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pucilowski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.715766" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013231v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmi Mbarka" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ltifi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hassis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693293" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595710v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0242-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72PXZ2TS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595706v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.912" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MN2N7LPZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963271v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Laouafa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Gali" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.996" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZM9B2Q4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622492v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.07.006" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963270v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0219-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XXVLDCNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802801v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daouadji" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laouafa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.975" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z57JWLJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903579v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-V. Donz&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2010.09.008" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767565v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.959" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833665v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.05.027" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592690v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592698v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.14.87-111" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594602v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.09.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595708v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scholtes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2009.052.297" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591259v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2008.07.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5X3BT31-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591255v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sibille" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donze" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.13.187-201" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005291v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.07.008" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963177v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lignon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.762" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963153v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000003" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591258v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholt&#232;s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.767" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963152v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Dat Vu Khoa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.7.00121" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005248v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693099" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456156v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-9-831-2009" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714887v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693096" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589964v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-007-0035-y" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E3651CE4E4932415CC3809DE845F3EE1ABE8725/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894026v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0108-0" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224939v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hamadi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#233;zou Modaressi-Farahmand Razavi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.632" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588907v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2006.10.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1HCW905-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589962v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.08.005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHWPL48K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589963v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.04.017" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589961v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.03.002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588890v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.591" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Z8M1NB0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588917v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2007.01.010" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962999v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis O. Georgopoulos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2006.01.002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588064v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-006-0012-4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87BE5B26AE74AE42D818E6C2276B50EDD461CA1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588906v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vu Khoa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.573" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JH13TM2G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586762v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.07.008" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586759v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.466" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RX8N9FQ5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149419v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2004.11.002" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZWGWTZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586899v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586758v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586761v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.467" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-356CN1D8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962876v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Servant" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D.V. Khoa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2003.11.011" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2SJK3X0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583358v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutillier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyssonnier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2004.07.002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3ST6C1L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962850v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04929692v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919484v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344932v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Challamel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-286-1.50009-7" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696763v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunier Florent" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719876v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Branque" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975914v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607370v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouragha" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hafeez Sultan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658202v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_41" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690748v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690774v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605393v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395-132" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018133v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018123v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600653v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01299651v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hadda" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nicot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Darve" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843276v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811999" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760651v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Hedda" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008511v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760700v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596030v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680437v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sheibanyrad" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2011.59" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654281v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tordesillas" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pucilowski" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622169v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653800v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622164v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593554v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596219v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008515v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592700v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973337v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592469v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592699v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473252v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473253v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592701v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591262v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007713v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591263v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970346v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007738v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591266v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970347v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591265v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591264v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heymann" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970189v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970205v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970190v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589969v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973263v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589967v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589968v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prunier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lignon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589966v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363519v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Senfaute" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merrien Soukatchoff" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunner" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590003v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589965v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970292v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970085v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588909v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586898v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586897v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586895v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/NOE0415383486" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432596v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#233;zou Modaressi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586894v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586896v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lambert" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583367v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583369v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583366v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Donze" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583365v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583363v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969869v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Servant" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969865v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huynh" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969824v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582682v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915418v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608396v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119579311.ch10" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018262v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/construction-et-travaux-publics-th3/geotechnique-42238210/modeles-de-comportement-micromecaniques-des-geomateriaux-c221/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018257v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/construction-et-travaux-publics-th3/geotechnique-42238210/modeles-de-comportement-elasto-visco-plastiques-des-geomateriaux-c218/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286064v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32814-5_49" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007504v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.009" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592693v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muaweah Alsaleh" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007503v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0735-1_7" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969442v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969422v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592694v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592695v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007494v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2768-1_7" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DDA312731CB7CB1906B9AB8AD295B0F41CE6B04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591108v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591261v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cazacu" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592692v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007493v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007492v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611364.ch11" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969403v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chambon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591106v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007491v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611364.ch9" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572484v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2768-1_1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE463CEA887850A665CE41B9B48CB84FA2FBAE57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588908v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-35724-7" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>