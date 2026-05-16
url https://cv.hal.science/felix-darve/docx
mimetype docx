--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -66,308 +66,308 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (117)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (120)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of plastic limit surface and bifurcation domain of geomaterials</w:t>
+                <w:t xml:space="preserve">Unifying self-organization and evolution principles in material and biological discrete systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Prunier</w:t>
+                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Duriez</w:t>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Sibille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Sibille</w:t>
+                <w:t xml:space="preserve">Richard Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Darve</w:t>
+                <w:t xml:space="preserve">Felix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.1 - 20. </w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (4), pp.88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/ogeo.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10035-025-01565-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005513v1</w:t>
+                <w:t xml:space="preserve">hal-05318688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifying self-organization and evolution principles in material and biological discrete systems</w:t>
+                <w:t xml:space="preserve">Characterization of plastic limit surface and bifurcation domain of geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nicot</w:t>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Wautier</w:t>
+                <w:t xml:space="preserve">Jérôme Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Wan</w:t>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Darve</w:t>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (4), pp.88. </w:t>
+              <w:t xml:space="preserve">Open Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.1 - 20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-025-01565-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/ogeo.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318688v1</w:t>
+                <w:t xml:space="preserve">hal-05005513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale investigation of bonded granular materials: The H-bond model</w:t>
               </w:r>
@@ -379,64 +379,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 172, pp.106481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -470,103 +470,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurational mechanics in granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingchun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (3), pp.74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -594,13340 +594,13740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic incremental evolution of hypoelastic discrete mechanical systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear banding as a dissipative structure from a thermodynamic viewpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lerbet</w:t>
+                <w:t xml:space="preserve">Xiaoxiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Challamel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Nicot</w:t>
+                <w:t xml:space="preserve">Richard G Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 103 (11), </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 179, pp.105394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/zamm.202300078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2023.105394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351304v1</w:t>
+                <w:t xml:space="preserve">hal-04184141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static bending of granular beam: exact discrete and nonlocal solutions</w:t>
+                <w:t xml:space="preserve">Intrinsic incremental evolution of hypoelastic discrete mechanical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sina Massoumi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Challamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11012-022-01531-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.202300078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862549v1</w:t>
+                <w:t xml:space="preserve">hal-04351304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperelastic or Hypoelastic Granular Circular Chain Instability in a Geometrically Exact Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Challamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lerbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 148 (9), pp.04022053. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0002139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental shear strain chain: a mesoscale concept for slip lines in 2D granular materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Static bending of granular beam: exact discrete and nonlocal solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sina Massoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (4), pp.1-39. </w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (8), pp.2043-2066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-022-01258-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11012-022-01531-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770142v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How meso shear chains bridge multiscale shear behaviors in granular materials: a preliminary study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Divergence instability of kinematically constrained Hencky chains: Analytic results and asymptotic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wei Zhou</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 252, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 102 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/zamm.202100157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770696v1</w:t>
+                <w:t xml:space="preserve">hal-03580305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip lines versus shear bands: two competing localization modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incremental shear strain chain: a mesoscale concept for slip lines in 2D granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaying Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jiaying Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2020.103603⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (4), pp.1-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-022-01258-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462444v1</w:t>
+                <w:t xml:space="preserve">hal-03770142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward objective rockfall trajectory simulation using a stochastic impact model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How meso shear chains bridge multiscale shear behaviors in granular materials: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaying Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.03.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483011v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic softening in granular materials from a mesoscale perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Slip lines versus shear bands: two competing localization modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaying Liu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.02.022⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2020.103603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946256v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages of second order work as a rational safety factor and stability analysis of a reinforced rock slope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Toward objective rockfall trajectory simulation using a stochastic impact model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Z. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110 (3-4), pp.68-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919824v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order work criterion and divergence criterion: a full equivalence for kinematically constrained systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Macroscopic softening in granular materials from a mesoscale perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaying Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/memocs.2020.8.1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 193-194, pp.222-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254348v1</w:t>
+                <w:t xml:space="preserve">hal-02946256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic approach to modelling flexible confined boundary conditions in SPH and its application</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advantages of second order work as a rational safety factor and stability analysis of a reinforced rock slope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hh Bui</w:t>
+                <w:t xml:space="preserve">Jie Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lemiale</w:t>
+                <w:t xml:space="preserve">Zhaohua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gd Nguyen</w:t>
+                <w:t xml:space="preserve">Jili Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. J. for Num. and Anal. Meth. in Geomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (5), pp.661-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2019-0092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919786v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring and FEMLIP simulation of a rainfall-induced rockslide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Second-order work criterion and divergence criterion: a full equivalence for kinematically constrained systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NATURAL HAZARDS AND EARTH SYSTEM SCIENCES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/memocs.2020.8.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919765v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative prediction of discrete element models on complex loading paths</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Villard</w:t>
+                <w:t xml:space="preserve">Buckling of granular systems with discrete and gradient elasticity Cosserat continua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodaina Aboul Hosn</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2911⟩</w:t>
+              <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1-2), pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12356-020-00065-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059431v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle methods in geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cambou</w:t>
+                <w:t xml:space="preserve">Quantitative prediction of discrete element models on complex loading paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodaina Aboul Hosn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 43 (5), pp.831-832. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2919⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 43 (5), pp.858-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183969v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a micromechanical investigation for the effects of pore size and its distribution on geopolymer foam concrete under uniaxial compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A generic approach to modelling flexible confined boundary conditions in SPH and its application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hh Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tt Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hh Bui</w:t>
+                <w:t xml:space="preserve">V. Lemiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Td Ngo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gd Nguyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+              <w:t xml:space="preserve">Int. J. for Num. and Anal. Meth. in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919774v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete element modelling approach for fatigue damage growth in cemented materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time monitoring and FEMLIP simulation of a rainfall-induced rockslide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhigang Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanjun Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Darve</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Arooran</w:t>
+                <w:t xml:space="preserve">Felix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. J. of Plasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.153-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-19-153-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919747v1</w:t>
+                <w:t xml:space="preserve">hal-04919765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential Growth of Force Network in Granular Media</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Particle methods in geomechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-019-0919-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (5), pp.831-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172048v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure Incidence on the Bifurcation Domain Topology in Granular Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+                <w:t xml:space="preserve">a micromechanical investigation for the effects of pore size and its distribution on geopolymer foam concrete under uniaxial compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Huaxiang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tt Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hh Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Td Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gd Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607566v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the existence of an effective stress for wet granular soils with micromechanics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Pouragha</w:t>
+                <w:t xml:space="preserve">A discrete element modelling approach for fatigue damage growth in cemented materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu H.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayantha Kumarasiri Kodikara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arooran Sounthararajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2774⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112, pp.68-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015650v1</w:t>
+                <w:t xml:space="preserve">hal-04919747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation and stresses upon drainage of an idealized granular material</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preferential Growth of Force Network in Granular Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Pouragha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-017-0601-x⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-019-0919-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995025v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinate free nonlinear incremental discrete mechanics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+                <w:t xml:space="preserve">Revisiting the existence of an effective stress for wet granular soils with micromechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Pouragha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zamm.201700133⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (8), pp.959-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857781v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of nonconservative continuous systems under kinematic constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Microstructure Incidence on the Bifurcation Domain Topology in Granular Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Veylon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Huaxiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zamm.201600203⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (6), pp.04018031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518620v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order work criterion: from material point to boundary value problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Lerbet</w:t>
+                <w:t xml:space="preserve">Deformation and stresses upon drainage of an idealized granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00707-017-1844-1⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.961-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-017-0601-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515726v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The micromechanical nature of stresses in triphasic granular media with interfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+                <w:t xml:space="preserve">Coordinate free nonlinear incremental discrete mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.10.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (10), pp.1813-1833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.201700133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877084v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force chain collapse as grain column buckling in granular materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Second-order work criterion: from material point to boundary value problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lerbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-017-0702-0⟩</w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 228 (7), pp.2483--2498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00707-017-1844-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486649v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partially saturated media: from DEM simulation to thermodynamic interpretation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+                <w:t xml:space="preserve">On the stability of nonconservative continuous systems under kinematic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1164087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97 (9), pp.1100--1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.201600203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951843v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric degree of nonconservativity: Set of solutions for the linear case and extension to the differentiable non-linear case</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+                <w:t xml:space="preserve">The micromechanical nature of stresses in triphasic granular media with interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eghbalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2016.01.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99, pp.495 - 511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321974v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A porous media finite element approach for soil instability including the second-order work criterion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Force chain collapse as grain column buckling in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Schrefler</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), pp.12-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-017-0702-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11440-016-0473-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02606023v1</w:t>
+                <w:t xml:space="preserve">hal-01486649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic scale instability in particulate materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+                <w:t xml:space="preserve">Partially saturated media: from DEM simulation to thermodynamic interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001100⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (7-8), pp.798-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1164087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352023v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-structure evolution in a 2D granular material during biaxial loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Mesoscopic scale instability in particulate materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Veylon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huaxiang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-016-0608-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (8), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606029v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the design of an enriched concrete with enhanced dissipation performances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meso-structure evolution in a 2D granular material during biaxial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Giorgio</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huaxiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.03.002⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-016-0608-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015627v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-elasto-plastic modelling with a solid/fluid transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the design of an enriched concrete with enhanced dissipation performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Scerrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaohua Li</w:t>
+                <w:t xml:space="preserve">Ivan Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessandro Della Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Madeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman E Dowling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2015.11.009⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.48-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015629v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-dimensional flutter kinematic structural stability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+                <w:t xml:space="preserve">Hydro-elasto-plastic modelling with a solid/fluid transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75, pp.69-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2015.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2015.10.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01321946v1</w:t>
+                <w:t xml:space="preserve">hal-02015629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore-scale simulations of drainage in granular materials: finite size effects and the representative elementary volume</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+                <w:t xml:space="preserve">Geometric degree of nonconservativity: Set of solutions for the linear case and extension to the differentiable non-linear case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (11-12), pp.5930--5941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2016.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2015.11.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01954544v1</w:t>
+                <w:t xml:space="preserve">hal-01321974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure in granular media from an energy viewpoint</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">3-dimensional flutter kinematic structural stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-016-0639-8⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.19-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2015.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998272v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling rainfall-induced mudflows using FEMLIP and a unified hydro-elasto-plastic model with solid-fluid transition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+                <w:t xml:space="preserve">A porous media finite element approach for soil instability including the second-order work criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kakogiannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sanavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schrefler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1210032⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.805-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-016-0473-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015641v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a common critical state in localized and diffuse failure modes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pore-scale simulations of drainage in granular materials: finite size effects and the representative elementary volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (spec), pp.109-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2015.11.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.05.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02606027v1</w:t>
+                <w:t xml:space="preserve">hal-01954544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-structure organization in two-dimensional granular materials along biaxial loading path</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Failure in granular media from an energy viewpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-016-0639-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.06.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02606028v1</w:t>
+                <w:t xml:space="preserve">hal-01998272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics of granular and polycrystalline solids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+                <w:t xml:space="preserve">Modelling rainfall-induced mudflows using FEMLIP and a unified hydro-elasto-plastic model with solid-fluid transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.11.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (4), pp.491-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1210032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603005v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational formulation of divergence stability for constrained systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On a common critical state in localized and diffuse failure modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.X. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.N.G. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2015.02.052⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.112-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146839v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular plasticity, a contribution from discrete mechanics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Meso-structure organization in two-dimensional granular materials along biaxial loading path</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.X. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.09.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96, pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299564v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface of the special issue on 'poromechanics in honour of Arnold Verruijt</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mechanics of granular and polycrystalline solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Whittle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (2), pp.75-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.2420⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01803266v1</w:t>
+                <w:t xml:space="preserve">hal-02603005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tensorial description of stresses in triphasic granular materials with interfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+                <w:t xml:space="preserve">Variational formulation of divergence stability for constrained systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (23-24), pp.7469--7482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2015.02.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gete.2015.11.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01865375v1</w:t>
+                <w:t xml:space="preserve">hal-01146839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing failure in geomaterials using second-order work approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Granular plasticity, a contribution from discrete mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Tordesillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.119-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wse.2015.05.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02606096v1</w:t>
+                <w:t xml:space="preserve">hal-01299564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural self-organization in granular materials during failure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Preface of the special issue on 'poromechanics in honour of Arnold Verruijt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. De Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Whittle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (14), pp.1483-1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.09.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02603014v1</w:t>
+                <w:t xml:space="preserve">hal-01803266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some micromechanical aspects of failure in granular materials based on second order work</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A tensorial description of stresses in triphasic granular materials with interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.01.006⟩</w:t>
+              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.73 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gete.2015.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953956v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple non-linear model for internal friction in modified concrete</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+                <w:t xml:space="preserve">Describing failure in geomaterials using second-order work approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2014.02.021⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.89-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wse.2015.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864497v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-fluid transition modelling in geomaterials and application to a mudflow interacting with an obstacle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+                <w:t xml:space="preserve">Microstructural self-organization in granular materials during failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (2), pp.143-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.2260⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01815564v1</w:t>
+                <w:t xml:space="preserve">hal-02603014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple non-linear model for internal friction in some cylindrical modified concrete specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Madeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Scerrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80 (-), pp.136-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence and flutter instabilities of some constrained two-degree-of-freedom systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Some micromechanical aspects of failure in granular materials based on second order work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0000638⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 342 (3), pp.174-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787441v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric degree of non conservativity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple non-linear model for internal friction in modified concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Scerrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Madeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/memocs.2014.2.123⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.136-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2014.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841269v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular divergence instability thresholds of kinematically constrained circulatory systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noël Challamel</w:t>
+                <w:t xml:space="preserve">Solid-fluid transition modelling in geomaterials and application to a mudflow interacting with an obstacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Prime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2013.10.046⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (13), pp.1341 - 1361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02442219v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified Model for Geomaterial Solid/Fluid States and the Transition in Between</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geometric degree of non conservativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Aldowaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg N. Kirillov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0000742⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.123--139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/memocs.2014.2.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815578v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material stability analysis of rock joints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Duriez</w:t>
+                <w:t xml:space="preserve">Divergence and flutter instabilities of some constrained two-degree-of-freedom systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2149⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (1), pp.47-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0000638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868730v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular media failure along triaxial proportional strain paths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Singular divergence instability thresholds of kinematically constrained circulatory systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg N. Kirillov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 378 (3), pp.147-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2013.10.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2013.819301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01501441v1</w:t>
+                <w:t xml:space="preserve">hal-02442219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional constraints may soften a non-conservative structural system: buckling and vibration analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unified Model for Geomaterial Solid/Fluid States and the Transition in Between</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Prime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.09.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0000742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756558v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order work analysis for granular materials using a multiscale approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Additional constraints may soften a non-conservative structural system: buckling and vibration analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg N. Kirillov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Aldowaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2175⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (2), pp.363--370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02597900v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse instabilities with transition to localization in loose granular materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Granular media failure along triaxial proportional strain paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (9), pp.777-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2013.819301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.2085⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01500819v1</w:t>
+                <w:t xml:space="preserve">hal-01501441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large deformation FEMLIP drained analysis of a vertical cut</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+                <w:t xml:space="preserve">Material stability analysis of rock joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Cascini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric-Victor Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (15), pp.2539 - 2562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11440-012-0179-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.2149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01815652v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuum Model for Deformable, Second Gradient Porous Media Partially Saturated with Compressible Fluids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+                <w:t xml:space="preserve">Second-order work analysis for granular materials using a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.06.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (17), pp.2987-3007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843626v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incrementally non-linear plasticity applied to rock joint modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Duriez</w:t>
+                <w:t xml:space="preserve">Diffuse instabilities with transition to localization in loose granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric-Victor Donzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. J. Numer. Anal. Meth. Geomech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37 (5), pp.453-477. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (10), pp.1292-1311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.1105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.2085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868725v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical analysis of second order work in granular media</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">Large deformation FEMLIP drained analysis of a vertical cut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabatino Cuomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Prime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Cascini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-013-0402-3⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-012-0179-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916016v1</w:t>
+                <w:t xml:space="preserve">hal-01815652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertia effects as a possible missing link between micro and macro second-order work in granular media</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Continuum Model for Deformable, Second Gradient Porous Media Partially Saturated with Compressible Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Madeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (11), pp.2196-2211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006982v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new insight into modelling the behaviour of unsaturated soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+                <w:t xml:space="preserve">Incrementally non-linear plasticity applied to rock joint modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric-Victor Donzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2151⟩</w:t>
+              <w:t xml:space="preserve">Int. J. Numer. Anal. Meth. Geomech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (5), pp.453-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.1105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803457v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure in rate-independent granular materials as a bifurcation toward a dynamic regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Micromechanical analysis of second order work in granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2011.08.002⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (2), pp.221-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-013-0402-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006913v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-positive definite matrices and stability of non conservative systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noël Challamel</w:t>
+                <w:t xml:space="preserve">A new insight into modelling the behaviour of unsaturated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahib Arairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nicot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zamm.201100055⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.n/a - n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767592v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some insights into structure instability and the second-order work criterion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Inertia effects as a possible missing link between micro and macro second-order work in granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 49 (1), pp.132-142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.09.017⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 49 (10), pp.1252-1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458888v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale characterisation of diffuse granular failure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Failure in rate-independent granular materials as a bifurcation toward a dynamic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2012.715766⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29, pp.136-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2011.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007113v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability analyses of slope stability</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P-positive definite matrices and stability of non conservative systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Aldowaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (5), pp.409-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.201100055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2010.9693293⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02013231v1</w:t>
+                <w:t xml:space="preserve">hal-00767592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure mechanisms in granular media: a discrete element analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some insights into structure instability and the second-order work criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nicot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Sibille</w:t>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (1), pp.132-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.09.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-010-0242-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02595710v1</w:t>
+                <w:t xml:space="preserve">hal-04458888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse and localized failure modes: Two competing mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multiscale characterisation of diffuse granular failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Tordesillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Pucilowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.912⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (36), pp.4547-4587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2012.715766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595706v1</w:t>
+                <w:t xml:space="preserve">hal-01007113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability in geomechanics, experimental and numerical analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Failure mechanisms in granular media: a discrete element analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Prunier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Al Gali</w:t>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.996⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (3), pp.255-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-010-0242-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963271v1</w:t>
+                <w:t xml:space="preserve">hal-02595710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The H-microdirectional model: accounting for a mesoscopic scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability in geomechanics, experimental and numerical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Laouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nicot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Al Gali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 43 (12), pp.918-929. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (2), pp.112-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2011.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622492v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order work, kinetic energy and diffuse failure in granular materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diffuse and localized failure modes: Two competing mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (5), pp.586-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-010-0219-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963270v1</w:t>
+                <w:t xml:space="preserve">hal-02595706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse failure in geomaterials: Experiments, theory and modelling</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability analyses of slope stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Laouafa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selmi Mbarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ltifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Hassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.975⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (10), pp.1227-1257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2010.9693293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01802801v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete modeling-based constitutive relation for infilled rock joints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The H-microdirectional model: accounting for a mesoscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.-V. Donzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (12), pp.918-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2011.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2010.09.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01903579v1</w:t>
+                <w:t xml:space="preserve">hal-00622492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation and generalized mixed loading conditions in geomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Second-order work, kinetic energy and diffuse failure in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Prunier</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (1), pp.19-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-010-0219-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.959⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00767565v1</w:t>
+                <w:t xml:space="preserve">ineris-00963270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of non-conservative elastic structures under additional kinematics constraints</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diffuse failure in geomaterials: Experiments, theory and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Al Gali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2010.05.027⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (16), pp.1731-1773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833665v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the micromechanical formulation of stress dilatancy as a flow rule in plasticity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A discrete modeling-based constitutive relation for infilled rock joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-V. Donzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (3), pp.458-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2010.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592690v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing numerical and experimental approaches for the stochastic modeling of the bouncing of a boulder on a coarse soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Bourrier</w:t>
+                <w:t xml:space="preserve">Bifurcation and generalized mixed loading conditions in geomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nicot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/EJECE.14.87-111⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (13), pp.1409-1431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592698v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the micromechanical properties of impacted granular materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stability of non-conservative elastic structures under additional kinematics constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.09.007⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (10), pp.3086-3092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2010.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594602v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Modelling of Capillary Mechanisms in Multi-Phase Granular Media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the micromechanical formulation of stress dilatancy as a flow rule in plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 136 (5), pp.589-598</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595708v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanics of granular materials with capillary effects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparing numerical and experimental approaches for the stochastic modeling of the bouncing of a boulder on a coarse soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2008.07.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (1), pp.87-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/EJECE.14.87-111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02591259v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of failure occurence from direct simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evolution of the micromechanical properties of impacted granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338 (10-11), pp.639-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ejece.13.187-201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02591255v1</w:t>
+                <w:t xml:space="preserve">hal-02594602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation in granular materials: An attempt for a unified framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Discrete Modelling of Capillary Mechanisms in Multi-Phase Granular Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (3), pp.297-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3970/cmes.2009.052.297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.07.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01005291v1</w:t>
+                <w:t xml:space="preserve">hal-02595708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation modeling in geomaterials : from the second-order work criterion to spectral analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromechanics of granular materials with capillary effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Prunier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (1), pp.64-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2008.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.762⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963177v1</w:t>
+                <w:t xml:space="preserve">hal-02591259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional multiscale bifurcation analysis of granular media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of failure occurence from direct simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Prunier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lignon</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Donze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0000003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (2), pp.187-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejece.13.187-201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963153v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the capillary stress tensor in wet granular materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bifurcation modeling in geomaterials : from the second-order work criterion to spectral analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nicot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chareyre</w:t>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Laouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 33 (10), pp.1289-1313. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.767⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 33 (9), pp.1169-1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591258v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-mechanical modelling of landslides with a material instability criterion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bifurcation in granular materials: An attempt for a unified framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Prunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Huynh Dat Vu Khoa</w:t>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/geot.7.00121⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (22-23), pp.3938-3947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963152v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of failure occurrence from direct simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional multiscale bifurcation analysis of granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Laouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2009.9693099⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 135 (6), pp.493-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0000003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005248v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian stochastic modeling of a spherical rock bouncing on a coarse soil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the capillary stress tensor in wet granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Scholtès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-9-831-2009⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (10), pp.1289-1313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456156v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D bifurcation analysis in geomaterials. Investigation of the second order work criterion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hydro-mechanical modelling of landslides with a material instability criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Laouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Laouafa</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huynh Dat Vu Khoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2009.9693096⟩</w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (6), pp.513-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/geot.7.00121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714887v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bifurcation to failure in a granular material: a DEM analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analysis of failure occurrence from direct simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric-Victor Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-007-0035-y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (2), pp.187-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2009.9693099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02589964v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical processes within a 2D granular layer during an impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Bayesian stochastic modeling of a spherical rock bouncing on a coarse soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-008-0108-0⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-9-831-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894026v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation and instability modelling by a multimechanism elasto-plastic model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
+                <w:t xml:space="preserve">3D bifurcation analysis in geomaterials. Investigation of the second order work criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.632⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (2), pp.135-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2009.9693096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00224939v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From microscopic to macroscopic second-order work in granular assemblies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">From bifurcation to failure in a granular material: a DEM analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Donze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2006.10.003⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (1), pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-007-0035-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588907v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcations in granular media: macro- and micro-mechanics approaches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Physical processes within a 2D granular layer during an impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C. R. Mecanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2007.08.005⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (6), pp.415 - 437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-008-0108-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02589962v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-mechanical bases of some salient constitutive features of granular materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+                <w:t xml:space="preserve">Bifurcation and instability modelling by a multimechanism elasto-plastic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2007.04.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (5), pp.461-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589963v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00224939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micro-mechanical investigation of bifurcation in granular materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">From microscopic to macroscopic second-order work in granular assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Donze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2007.03.002⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (7), pp.664-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2006.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589961v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material instability in granular assemblies from fundamentally different models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">Bifurcations in granular media: macro- and micro-mechanics approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.591⟩</w:t>
+              <w:t xml:space="preserve">C. R. Mecanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 335 (9-10), pp.496-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2007.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588890v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic features of plastic strains : from micro-mechanics to incrementally nonlinear models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Micro-mechanical bases of some salient constitutive features of granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2007.01.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (22-23), pp.7420-7443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2007.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588917v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse failure in geomaterials : experiments and modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Farid Laouafa</w:t>
+                <w:t xml:space="preserve">A micro-mechanical investigation of bifurcation in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2006.01.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (20), pp.6630-6652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2007.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962999v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the elastic and plastic strain decomposition in granular materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Material instability in granular assemblies from fundamentally different models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Donze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-006-0012-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (3), pp.457-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588064v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation and second-order work in geomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Basic features of plastic strains : from micro-mechanics to incrementally nonlinear models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Vu Khoa</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.573⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (9), pp.1555-1588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2007.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02588906v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-mechanical investigation of material instability in granular assemblies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bifurcation and second-order work in geomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vu Khoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2005.07.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (8), pp.1007-1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586762v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On incremental non-linearity in granular media: phenomenological and multi-scale views (Part I)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+                <w:t xml:space="preserve">Diffuse failure in geomaterials : experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huynh Dat Vu Khoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis O. Georgopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.466⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2006.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02586759v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale approach to granular materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the elastic and plastic strain decomposition in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2004.11.002⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (3-4), pp.221-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-006-0012-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149419v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micro-directional model for cohesive-frictional materials: Application to snowpack</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Micro-mechanical investigation of material instability in granular assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Geotechnical Review - Revista Italiana de Geotecnica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43 (11-12), pp.3569-3595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2005.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586899v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi scale-aproach to granular materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A multi-scale approach to granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 37, pp.980-1006</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 37 (9), pp.980-1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2004.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586758v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On ﬂow rule in granular media: phenomenological and multi-scale views (Part II)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A micro-directional model for cohesive-frictional materials: Application to snowpack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Italian Geotechnical Review - Revista Italiana de Geotecnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, pp.59-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02586761v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure in geomaterials : continuous and discrete analyses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H.D.V. Khoa</w:t>
+                <w:t xml:space="preserve">On incremental non-linearity in granular media: phenomenological and multi-scale views (Part I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2003.11.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29 (14), pp.1387-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962876v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the mechanical interaction between flowing materials and retaining wire structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A multi scale-aproach to granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37, pp.980-1006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02583358v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On ﬂow rule in granular media: phenomenological and multi-scale views (Part II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29 (14), pp.1411-1432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Failure in geomaterials : continuous and discrete analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Laouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.D.V. Khoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 193 (27-29), pp.3057-3085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2003.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the mechanical interaction between flowing materials and retaining wire structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Meyssonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gagliardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (6), pp.427-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2004.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discrete instabilities in granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Servant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista Italiana di Geotecnica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 3, pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00962850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13937,289 +14337,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning in Geomechanics 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Machine Learning in Geomechanics 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Stefanou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Wiley, 2024, 9781789451924</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE -WILEY, 2024, 9781789451931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929692v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning in Geomechanics 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning in Geomechanics 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Stefanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ISTE -WILEY, 2024, 9781789451931</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley, 2024, 9781789451924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919484v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of Discrete Non-conservative Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lerbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Challamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, pp.i-iii, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-286-1.50009-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14229,134 +14629,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation domain variability and characterization of plastic limit surface of geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prunier Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14366,7452 +14766,7452 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode pour évaluer un tenseur capillaire dans les sols non saturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Branque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic Incremental Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lerbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Challamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International SEE Conference on Geometric Science of Information (GSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Mathématique de France, Aug 2019, Toulouse, France. pp.51-54, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-26980-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical discussion of muUNSAT efective stress in dry and wet porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pouragha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Eghbalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hafeez Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th ALERT Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Aussois, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric degree of non conservativeness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lerbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Challamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Geometric Science of Information (GSI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.355--358, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-68445-1_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic Structural Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lerbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Challamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics (ICTAM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montreal, Canada. (elec. proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of Kinematic Structural Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lerbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Challamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 EMI International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale failure modeling in granular soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Veylon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS-Cambridge 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.739-743, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b17395-132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical analysis of second order work in granular media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A microstructural cluster-based description of diffuse and localized failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Sibille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoinette Tordesillas</w:t>
+                <w:t xml:space="preserve">Richard Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Bifurcation &amp; Degradation of Geomaterials – IWBDG 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Geomechanics from Micro to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.169-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b17395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018133v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microstructural cluster-based description of diffuse and localized failures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Micromechanical analysis of second order work in granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Wan</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Tordesillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Geomechanics from Micro to Macro</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Workshop on Bifurcation &amp; Degradation of Geomaterials – IWBDG 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong-Kong, China. pp.67-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018123v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation probabiliste du rebond d'un bloc sur un sol dans le contexte de l'analyse de la trajectographie des chutes de blocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées fiabilité des matériaux et des structures JFMS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une description générale de la rupture dans les sols et son implication dans la stabilité des ouvrages hydrauliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque national Digues maritimes et fluviales de protection contre les submersions – Digues2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Aix en Provence, France. pp.263-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale description of failure in granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Tordesillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Sydney, Australia. pp.585-589, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4811999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structural enigma of of failure in discrete materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multiscale Characterisation of Diffuse Granular Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Tordesillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Pucilowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Journées de Matière Condensée (JMC13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Graz, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2012.715766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760651v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Characterisation of Diffuse Granular Failure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The structural enigma of of failure in discrete materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Hedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Solid Mechanics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13es Journées de Matière Condensée (JMC13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008511v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural basis of the second-order works in granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd ALERT workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the variability of rocks rebound on coarse soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech Colloquium 516</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Implementation of an Asynchronous 3D-NoC Router Using Serial Vertical Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sheibanyrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI'11), 4-6 July</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Chennai, Tamil Nadu, India. pp.25 - 30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISVLSI.2011.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural evolution in diffuse granular failure: force chains and contact cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tordesillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pucilowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Symposium on Computational Geomechanics (ComGeo II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Dubrovnik, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale approach for granular materials including an intermediate scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Symposium on Computational Geomechanics (ComGeo II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Cavtat-Dubrovnik, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of non conservative systems under two kinematic constraints and second order work criterion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A discrete element analysis of collapse mechanisms in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Mechanics Institute 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Boston, United States</w:t>
+              <w:t xml:space="preserve">Second International Symposium on Computational Geomechanics (ComGeo II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Cavtat-Dubrovnik, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653800v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete element analysis of collapse mechanisms in granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of non conservative systems under two kinematic constraints and second order work criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Aldowaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nicot</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Symposium on Computational Geomechanics (ComGeo II)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Cavtat-Dubrovnik, France. 9 p</w:t>
+              <w:t xml:space="preserve">Engineering Mechanics Institute 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622164v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical modeling of geomaterials: Multiphysical coupling and degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international Conference on the structures degradation in coastal zones, MEDACHS 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, La Rochelle, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic rockfall trajectory simulations including the protective effect of forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Rock Slope Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Paris, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling of instability in granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Mechanics Institute 2010 (EMI 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Los Angeles (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified framework for failure in geomaterials?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffuse failure: 3D phenomenological analysis and DEM simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Symposium on Computational Geomechanics (ComGeo I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2009, Juan-les-Pins, France. pp.11</w:t>
+              <w:t xml:space="preserve">, Apr 2009, Juan-les-Pins, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592700v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material stability analysis based on the local and global elasto-plastic tangent operators</w:t>
+                <w:t xml:space="preserve">A unified framework for failure in geomaterials?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Prunier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Symposium on computational geomechanics (COMGEO 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Juan-les-Pins, France. pp.215-225</w:t>
+              <w:t xml:space="preserve">First International Symposium on Computational Geomechanics (ComGeo I)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Juan-les-Pins, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973337v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical definition of the bouncing occurrence of a particle on a granular layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and grains 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Golden, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse failure: 3D phenomenological analysis and DEM simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Material stability analysis based on the local and global elasto-plastic tangent operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Laouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Symposium on Computational Geomechanics (ComGeo I)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Juan-les-Pins, France. pp.14</w:t>
+              <w:t xml:space="preserve">1. International Symposium on computational geomechanics (COMGEO 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Juan-les-Pins, France. pp.215-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592699v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of a discrete impact model of the rebound of a boulder on a coarse granular soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et technologie des poudres et matériaux frittés 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montpellier, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical design of rockfall protective structures using a stochastic trajectory analysis model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Symposium on Computational Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Juan-les-Pins, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micromechanical view of failure in granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic framework for the modelling of the impact of a boulder on a coarse soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Towards objective rockfall trajectory modelling using a stochastic rebound algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Workshop on Rockfall Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Morschach, Switzerland. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591262v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D bifurcation analysis in granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D analysis of second order work criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Bifurcations and Degradations in Geomaterials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euro-mediterranean Symposium on advances in geomaterials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Hammamet, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007713v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards objective rockfall trajectory modelling using a stochastic rebound algorithm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+                <w:t xml:space="preserve">A discrete numerical analysis of bifurcation and limit state in granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric-Victor Donzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Workshop on Rockfall Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Morschach, Switzerland. pp.3</w:t>
+              <w:t xml:space="preserve">Second Euromediterranean Symposium on Advances in Geomaterials and Structures (AGS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591263v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D analysis of second order work criterion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stochastic framework for the modelling of the impact of a boulder on a coarse soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Prunier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Farid Laouafa</w:t>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-mediterranean Symposium on advances in geomaterials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Hammamet, Morocco</w:t>
+              <w:t xml:space="preserve">Interdisciplinary Workshop on Rockfall Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Morschach, Switzerland. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970346v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete numerical analysis of bifurcation and limit state in granular media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D bifurcation analysis in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prunier Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric-Victor Donzé</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Euromediterranean Symposium on Advances in Geomaterials and Structures (AGS'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Workshop on Bifurcations and Degradations in Geomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lake Louise, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2009.9693096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007738v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of sustainability and failure in granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geomechanics and Structures AGS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Hammamet, Tunisia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical modelling of diffuse mode of failure in very loose sands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+                <w:t xml:space="preserve">A discrete numerical analysis of bifurcation and limit state in granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Donze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Workshop on bifurcations and degradations in geomaterials "Applications to Soil-Machine Interaction and Petroleum Geomechanics" (IWBDG 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Alberta, Canada</w:t>
+              <w:t xml:space="preserve">Advances in Geomechanics and Structures AGS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Hammamet, Tunisia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970347v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete numerical analysis of bifurcation and limit state in granular media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of physical processes involved during the impact of a rock on a coarse soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sibille</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geomechanics and Structures AGS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Hammamet, Tunisia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591265v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of physical processes involved during the impact of a rock on a coarse soil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical modelling of diffuse mode of failure in very loose sands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Laouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geomechanics and Structures AGS'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Hammamet, Tunisia. pp.6</w:t>
+              <w:t xml:space="preserve">8. International Workshop on bifurcations and degradations in geomaterials "Applications to Soil-Machine Interaction and Petroleum Geomechanics" (IWBDG 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591264v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis of two landslides with the second order work criterion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Prunier</w:t>
+                <w:t xml:space="preserve">Experimental and numerical modelling of diffuse mode of failure in very loose sands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on numerical models in geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2007, Rhodes, Greece. pp.551-557</w:t>
+              <w:t xml:space="preserve">, Apr 2007, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970189v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanslide modelling with a material instability criterion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Finite element analysis of two landslides with the second order work criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huynh Dat Vu Khoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">10. International Symposium on numerical models in geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Rhodes, Greece. pp.551-557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970205v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical modelling of diffuse mode of failure in very loose sands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Lanslide modelling with a material instability criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huynh Dat Vu Khoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Laouafa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on numerical models in geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">5. EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970190v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-échelles de la rupture dans les milieux naturels</w:t>
+                <w:t xml:space="preserve">Modélisation des glissements de terrains par un critère d'instabilité matérielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nicot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Mécanique, Grenoble, août 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France. pp.6</w:t>
+              <w:t xml:space="preserve">18. Congrès Français de Mécanique (CFM'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589969v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des glissements de terrains par un critère d'instabilité matérielle</w:t>
+                <w:t xml:space="preserve">Approche multi-échelles de la rupture dans les milieux naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Prunier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Farid Laouafa</w:t>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congrès Français de Mécanique (CFM'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.6</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Mécanique, Grenoble, août 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973263v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rockfall modeling: Numerical simulation of the impact of a particle on a coarse granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Numerical Models in Geomechanics (NUMOG X)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Rhodes, Greece. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilities in granular media, an overall picture from micro to macro scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Donze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th.Int. Symp. on Numerical Models in Geomechanics, NUMOG X, Rhodes, GRC, 25-27 April 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rhodes, Greece. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation in granular materials: micro-mechanical bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Donze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th.Int. Symp. on Numerical Models in Geomechanics, NUMOG X, Rhodes, GRC, 25-27 April 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rhodes, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on rock slope stability : Monitoring and modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation numérique d'une loi stochastique d'impact d'un bloc rocheux sur un éboulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Landslide and Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, France. 9p</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363519v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation numérique d'une loi stochastique d'impact d'un bloc rocheux sur un éboulis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of climate change on rock slope stability : Monitoring and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Senfaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Merrien Soukatchoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International conference on Landslide and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590003v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical formulation of stress dilatancy and its implications on the flow rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th.Int. Symp. on Numerical Models in Geomechanics, NUMOG X, Rhodes, GRC, 25-27 April 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rhodes, Greece. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Trevoux and Petacciato landslides by the second order work criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on soil mechanics and geotechnical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation criteria for geomaterials : theoritical and numerical analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farid Laouafa</w:t>
+                <w:t xml:space="preserve">Some remarks on the strain decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. US National Congress on theoretical and applied mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Boulder, United States</w:t>
+              <w:t xml:space="preserve">First Euro mediterranean in advances on geomaterials and structures, Hammamet,TUN,3-5 mai 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia. pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970085v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some remarks on the strain decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+                <w:t xml:space="preserve">Bifurcation criteria for geomaterials : theoritical and numerical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huynh Dat Vu Khoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Euro mediterranean in advances on geomaterials and structures, Hammamet,TUN,3-5 mai 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia. pp.43-48</w:t>
+              <w:t xml:space="preserve">15. US National Congress on theoretical and applied mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588909v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation micro-mécanique de l'instabilité matérielle au sein des milieux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Troyes, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche discrète de la rupture dans les matériaux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric-Victor Donzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure in granular media: a discrete analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Victor Donzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Stuttgart, Germany. pp.4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/NOE0415383486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse numérique de la stabilité dans les géomatériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete incremental non-linearity in granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains, Stuttgart, DEU, juillet 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Stuttgart, Germany. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation discrète du coin Sud-Est de l'Acropole : une analyse multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock slope stability from microscale to macroscale level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference in Numerical Models in Geomechanics NUMOG IX, Ottawa, CAN, 25-27 August 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Ottawa, Australia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and design of flexible snow supporting structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Meyssonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Snow Engineering Conference, Davos, CHE, 4-7 July 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Davos, Switzerland. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instability study in granular medium using a discrete element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.V. Donze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference in Numerical Models in Geomechanics NUMOG IX, Ottawa, CAN, 25-27 August 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling of geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference in Numerical Models in Geomechanics NUMOG IX, Ottawa, CAN, 25-27 August 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Ottawa, Australia. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new constitutive relation for rock joints calibrated by means of a discrete element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS LYON 03, Lyon, 22-24 September 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lyon, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous and discrete modelling of failure modes in geomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Bifurcations and Instabilities in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Minneapolis, United States. pp.65-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous and discrete analyses of failure in geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Symposium International sur Comportement des Sols et des Roches Tendres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous and discrete modeling of failure modes in geomechanics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farid Laouafa</w:t>
+                <w:t xml:space="preserve">Modelling of interaction between a snow mantel and a flexible structure using a discrete element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Bifurcations and Instabilities in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Collegeville, United States</w:t>
+              <w:t xml:space="preserve">NUMOG 8 International symposium on numerical models in geomechanics, Rome, ITA, 9-12 avril 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Rome, Italy. pp.699-703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00969824v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of interaction between a snow mantel and a flexible structure using a discrete element method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+                <w:t xml:space="preserve">Continuous and discrete modeling of failure modes in geomechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMOG 8 International symposium on numerical models in geomechanics, Rome, ITA, 9-12 avril 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Rome, Italy. pp.699-703</w:t>
+              <w:t xml:space="preserve">International Workshop on Bifurcations and Instabilities in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Collegeville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582682v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00969824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de comportement micro-mécaniques des géomatériaux. Techniques de l'Ingénieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.C221 v2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21821,2356 +22221,2356 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation Micromechanics in Granular Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Damage and Fragmentation, David Edward Lambert, Crystal L. Pasiliao, Benjamin Erzar, Benoit Revil‐Baudard, Oana Cazacu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.315-338, 2019, 978-1-78630-408-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119579311.ch10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de comportement micro-mécaniques des géomatériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.C221, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de comportement élasto-visco-plastiques des géomatériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.C218, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Which Extend the Failure Mode Originates from Microstructure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutive Modeling of Geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.359-362, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-32814-5_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergence Instability and Diffuse Failure in Granular Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on Linking Scales in Computations: From Microstructure to Macro-scale Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Elsevier, pp.115-140, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.piutam.2012.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure in granular materials: macro and micro views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muaweah Alsaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bifurcation and Degradation in Geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.15, 2011, Springer Series in Geomechanics and Geoengineering, 978-3-642-18283-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete numerical analysis of failure modes in granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, Springer, pp.187-210, 2011, Particle-Based Methods, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-0735-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling landslides with a material instability criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HICHER, P.Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale geomechanics : from soil to engineering projects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley ISTE. London, pp.221-242, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de glissements de terrains par un critère d'instabilité matérielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HICHER, P.Y. ; FLAVIGNY, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du sol à l'ouvrage : une vision multi-échelles de la géomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier. Paris, pp.251-275, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous and discrete modeling of failure in geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromechanics of failure in granular geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE; Wiley, pp.40, 2009, 978-1-84821-128-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analysis of failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromechanics of failure in granular geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE; Wiley, pp.31, 2009, 978-1-84821-128-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous and discrete modeling of failure in geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromechanics of failure in granular geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.197-233, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-7091-2768-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations continues et discrètes de la rupture dans les géomatériaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multiscale analysis of failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromécanique de la rupture dans les milieux granulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermes Science Publication, pp.99-140, 2008, Traité MIM. Géomatériaux, 978-2-7462-1877-2</w:t>
+              <w:t xml:space="preserve">, Hermès sciences publications, pp.33, 2008, Traité MIM. Série Géomatériaux, 978-2-7462-1877-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591108v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation in granular materials: a multiscale approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
+                <w:t xml:space="preserve">Modélisations continues et discrètes de la rupture dans les géomatériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Cazacu</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale modeling of heterogeneous materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès Science Publications, pp.14, 2008, 978-1-8482-1047-9</w:t>
+              <w:t xml:space="preserve">Micromécanique de la rupture dans les milieux granulaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes Science Publication, pp.99-140, 2008, Traité MIM. Géomatériaux, 978-2-7462-1877-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591261v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of failure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisations continues et discrètes de la rupture dans les géomatériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Wan</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromécanique de la rupture dans les milieux granulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès sciences publications, pp.33, 2008, Traité MIM. Série Géomatériaux, 978-2-7462-1877-2</w:t>
+              <w:t xml:space="preserve">, Hermès, pp.99-140, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592692v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations continues et discrètes de la rupture dans les géomatériaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Sibille</w:t>
+                <w:t xml:space="preserve">Bifurcation in granular materials: a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Prunier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cazacu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromécanique de la rupture dans les milieux granulaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès, pp.99-140, 2008</w:t>
+              <w:t xml:space="preserve">Multiscale modeling of heterogeneous materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès Science Publications, pp.14, 2008, 978-1-8482-1047-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007493v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcations in Granular Geomaterials: A Multiscale Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oana Cazacu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Modeling of Heterogenous Materials: From Microstructure to Macro‐scale Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.203-214, 2008, 9781848210479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470611364.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental constitutive relations for soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HICHER, Pierre-Yves ; SHAO, Jian-Fu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutive modeling of soils and rocks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE. London ; John Wiley &amp; Sons, pp.211-260, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multi-échelles de la rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromécanique de la rupture dans les milieux granulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Science Publication, pp.67-98, 2008, Traité MIM. Géomatériaux, 978-2-7462-1877-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Continuous and Discrete Modeling of Bifurcations in Geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Modeling of Heterogenous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE - Wileys Pubs, pp.153-176, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470611364.ch9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals of constitutive equations for geornaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Servant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Felix Darve, Ioannis Vardoulakis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Degradations and Instabilities in Geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 461, Springer, pp.1-33, 2004, International Centre for Mechanical Sciences, 9783211219362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-7091-2768-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24180,134 +24580,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental non linearity in phenomenological and multi-scale constitutive relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern trends in geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.413-426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-35724-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId530"/>
+      <w:footerReference w:type="default" r:id="rId542"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24454,51 +24854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Prunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duriez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ogeo.22" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Darve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-025-01565-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyong Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nicot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.106481" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingchun Lin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01443-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351304v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerbet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202300078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Massoumi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-022-01531-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0002139" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770142v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-022-01258-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111835" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2020.103603" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.03.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.02.022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2020.8.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hh Bui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemiale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gd Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jiang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lv" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodaina Aboul Hosn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2911" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cambou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2919" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919774v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Td Ngo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919747v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nht Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kodikara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arooran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pouragha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0919-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607566v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Huaxiang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001446" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015650v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2774" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995025v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yuan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chareyre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0601-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700133" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201600203" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-017-1844-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877084v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eghbalian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.10.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xiong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-017-0702-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chalak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1164087" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321974v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.01.030" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kakogiannou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanavia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schrefler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-016-0473-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veylon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxiang Zhu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001100" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0608-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015627v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Scerrato" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giorgio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Della Corte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman E Dowling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.03.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohua Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.11.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321946v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2015.10.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954544v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yuan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.11.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998272v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Hadda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0639-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015641v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1210032" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.X. Zhu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N.G. Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.05.026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVF7P4Q1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606028v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.06.025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.11.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146839v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.02.052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01299564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Tordesillas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.09.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. De Borst" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borja" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whittle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2420" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865375v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2015.11.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606096v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wse.2015.05.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hadda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.09.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953956v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.01.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864497v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2014.02.021" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815564v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Prime" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2260" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953965v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Giorgio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madeo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scerrato" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787441v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000638" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841269v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Aldowaji" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg N. Kirillov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2014.2.123" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442219v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2013.10.046" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXLK8XVC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815578v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prime" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000742" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868730v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric-Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2149" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501441v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daouadji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.819301" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756558v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597900v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2175" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1N6RWMCB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500819v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pinheiro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2085" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMHXRGSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815652v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatino Cuomo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Iannone" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cascini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-012-0179-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GSQDQX8G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843626v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.06.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868725v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1105" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20D025A4A869024CF6A0074FE97B5CA6CD78F662/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916016v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0402-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006982v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.02.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803457v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahib Arairo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2151" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E670758CD79553F0F841151B8834B4BF84CE13B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006913v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.08.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767592v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201100055" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458888v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.09.017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007113v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pucilowski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.715766" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013231v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmi Mbarka" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ltifi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hassis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693293" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595710v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0242-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72PXZ2TS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595706v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.912" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MN2N7LPZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963271v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Laouafa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Gali" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.996" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZM9B2Q4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622492v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.07.006" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963270v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0219-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XXVLDCNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802801v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daouadji" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laouafa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.975" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z57JWLJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903579v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-V. Donz&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2010.09.008" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767565v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.959" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833665v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.05.027" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592690v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592698v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.14.87-111" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594602v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.09.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595708v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scholtes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2009.052.297" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591259v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2008.07.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5X3BT31-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591255v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sibille" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donze" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.13.187-201" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005291v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.07.008" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963177v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lignon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.762" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963153v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000003" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591258v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholt&#232;s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.767" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963152v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Dat Vu Khoa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.7.00121" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005248v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693099" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456156v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-9-831-2009" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714887v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693096" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589964v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-007-0035-y" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E3651CE4E4932415CC3809DE845F3EE1ABE8725/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894026v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0108-0" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224939v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hamadi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#233;zou Modaressi-Farahmand Razavi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.632" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588907v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2006.10.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1HCW905-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589962v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.08.005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHWPL48K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589963v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.04.017" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589961v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.03.002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588890v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.591" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Z8M1NB0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588917v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2007.01.010" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962999v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis O. Georgopoulos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2006.01.002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588064v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-006-0012-4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87BE5B26AE74AE42D818E6C2276B50EDD461CA1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588906v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vu Khoa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.573" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JH13TM2G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586762v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.07.008" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586759v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.466" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RX8N9FQ5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149419v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2004.11.002" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZWGWTZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586899v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586758v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586761v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.467" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-356CN1D8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962876v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Servant" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D.V. Khoa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2003.11.011" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2SJK3X0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583358v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutillier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyssonnier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2004.07.002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3ST6C1L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962850v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04929692v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919484v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344932v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Challamel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-286-1.50009-7" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696763v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunier Florent" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719876v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Branque" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975914v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607370v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouragha" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hafeez Sultan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658202v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_41" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690748v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690774v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605393v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395-132" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018133v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018123v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600653v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01299651v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hadda" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nicot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Darve" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843276v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811999" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760651v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Hedda" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008511v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760700v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596030v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680437v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sheibanyrad" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2011.59" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654281v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tordesillas" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pucilowski" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622169v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653800v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622164v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593554v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596219v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008515v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592700v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973337v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592469v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592699v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473252v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473253v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592701v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591262v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007713v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591263v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970346v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007738v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591266v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970347v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591265v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591264v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heymann" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970189v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970205v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970190v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589969v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973263v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589967v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589968v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prunier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lignon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589966v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363519v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Senfaute" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merrien Soukatchoff" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunner" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590003v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589965v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970292v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970085v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588909v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586898v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586897v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586895v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/NOE0415383486" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432596v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#233;zou Modaressi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586894v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586896v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lambert" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583367v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583369v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583366v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Donze" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583365v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583363v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969869v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Servant" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969865v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huynh" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969824v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582682v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915418v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608396v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119579311.ch10" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018262v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/construction-et-travaux-publics-th3/geotechnique-42238210/modeles-de-comportement-micromecaniques-des-geomateriaux-c221/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018257v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/construction-et-travaux-publics-th3/geotechnique-42238210/modeles-de-comportement-elasto-visco-plastiques-des-geomateriaux-c218/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286064v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32814-5_49" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007504v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.009" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592693v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muaweah Alsaleh" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007503v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0735-1_7" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969442v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969422v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592694v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592695v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007494v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2768-1_7" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DDA312731CB7CB1906B9AB8AD295B0F41CE6B04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591108v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591261v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cazacu" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592692v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007493v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007492v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611364.ch11" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969403v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chambon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591106v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007491v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611364.ch9" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572484v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2768-1_1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE463CEA887850A665CE41B9B48CB84FA2FBAE57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588908v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-35724-7" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Darve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-025-01565-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Prunier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duriez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ogeo.22" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyong Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nicot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.106481" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingchun Lin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01443-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Wan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105394" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerbet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202300078" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0002139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Massoumi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-022-01531-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202100157" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-022-01258-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111835" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2020.103603" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorren" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.03.017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946256v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.02.022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919824v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohua Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jili Feng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2019-0092" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2020.8.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345475v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-020-00065-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodaina Aboul Hosn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2911" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919786v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hh Bui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemiale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gd Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Tao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanjun Jiang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Lv" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-153-2019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183969v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cambou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2919" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919774v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Td Ngo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919747v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu H.T. Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Bui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayantha Kumarasiri Kodikara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arooran Sounthararajah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.08.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172048v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pouragha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0919-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015650v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2774" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607566v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Huaxiang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001446" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995025v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yuan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chareyre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0601-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700133" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-017-1844-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518620v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201600203" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877084v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eghbalian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.10.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486649v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xiong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-017-0702-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chalak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1164087" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352023v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veylon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxiang Zhu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001100" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606029v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0608-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015627v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Scerrato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giorgio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Della Corte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman E Dowling" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.03.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015629v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.11.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321974v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.01.030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321946v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hello" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2015.10.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606023v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kakogiannou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanavia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schrefler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-016-0473-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954544v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yuan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.11.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Hadda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0639-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015641v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1210032" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.X. Zhu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N.G. Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.05.026" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVF7P4Q1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606028v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.06.025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603005v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.11.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146839v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.02.052" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01299564v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Tordesillas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.09.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. De Borst" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borja" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whittle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2420" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865375v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2015.11.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606096v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wse.2015.05.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603014v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hadda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.09.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Giorgio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madeo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scerrato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.01.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864497v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2014.02.021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815564v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Prime" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2260" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841269v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Aldowaji" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg N. Kirillov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2014.2.123" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787441v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000638" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442219v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2013.10.046" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXLK8XVC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815578v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prime" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000742" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756558v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501441v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daouadji" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.819301" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868730v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric-Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2149" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597900v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2175" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1N6RWMCB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500819v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pinheiro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2085" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMHXRGSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815652v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatino Cuomo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Iannone" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cascini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-012-0179-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GSQDQX8G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843626v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.06.009" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868725v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1105" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20D025A4A869024CF6A0074FE97B5CA6CD78F662/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916016v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0402-3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803457v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahib Arairo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2151" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E670758CD79553F0F841151B8834B4BF84CE13B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006982v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.02.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006913v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.08.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767592v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201100055" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458888v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.09.017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007113v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pucilowski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.715766" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595710v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0242-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72PXZ2TS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963271v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Laouafa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Gali" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.996" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZM9B2Q4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595706v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.912" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MN2N7LPZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013231v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmi Mbarka" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ltifi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hassis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693293" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622492v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.07.006" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963270v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0219-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XXVLDCNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802801v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daouadji" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laouafa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.975" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z57JWLJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903579v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-V. Donz&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2010.09.008" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767565v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.959" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833665v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.05.027" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592690v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592698v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.14.87-111" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594602v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.09.007" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595708v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scholtes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2009.052.297" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591259v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2008.07.002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5X3BT31-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591255v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sibille" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donze" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.13.187-201" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963177v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lignon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.762" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005291v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.07.008" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963153v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000003" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591258v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholt&#232;s" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.767" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963152v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Dat Vu Khoa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.7.00121" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005248v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693099" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456156v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-9-831-2009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714887v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693096" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589964v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-007-0035-y" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E3651CE4E4932415CC3809DE845F3EE1ABE8725/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894026v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0108-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224939v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hamadi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#233;zou Modaressi-Farahmand Razavi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.632" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588907v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2006.10.003" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1HCW905-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589962v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.08.005" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHWPL48K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589963v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.04.017" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589961v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.03.002" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588890v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.591" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Z8M1NB0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588917v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2007.01.010" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588906v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vu Khoa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.573" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JH13TM2G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962999v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis O. Georgopoulos" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2006.01.002" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588064v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-006-0012-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87BE5B26AE74AE42D818E6C2276B50EDD461CA1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586762v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.07.008" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149419v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2004.11.002" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZWGWTZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586899v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586759v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.466" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RX8N9FQ5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586758v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586761v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.467" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-356CN1D8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962876v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Servant" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D.V. Khoa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2003.11.011" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2SJK3X0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583358v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutillier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyssonnier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2004.07.002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3ST6C1L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962850v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919484v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04929692v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344932v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Challamel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-286-1.50009-7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696763v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunier Florent" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719876v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Branque" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975914v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_6" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607370v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouragha" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hafeez Sultan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658202v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_41" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690748v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690774v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605393v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395-132" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018123v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018133v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600653v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01299651v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hadda" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nicot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Darve" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843276v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811999" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008511v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760651v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Hedda" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760700v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596030v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680437v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sheibanyrad" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2011.59" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654281v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tordesillas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pucilowski" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622169v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622164v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653800v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593554v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596219v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008515v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592699v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592700v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592469v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973337v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473252v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473253v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592701v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591263v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970346v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007738v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591262v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007713v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591266v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591265v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591264v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heymann" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970347v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970190v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970189v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970205v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973263v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589969v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589967v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589968v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prunier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lignon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589966v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590003v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363519v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Senfaute" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merrien Soukatchoff" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunner" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589965v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970292v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588909v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970085v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586898v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586897v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586895v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/NOE0415383486" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432596v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#233;zou Modaressi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586894v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586896v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lambert" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583367v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583369v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583366v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Donze" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583365v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583363v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969869v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Servant" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969865v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huynh" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582682v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969824v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915418v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608396v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119579311.ch10" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018262v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/construction-et-travaux-publics-th3/geotechnique-42238210/modeles-de-comportement-micromecaniques-des-geomateriaux-c221/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018257v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/construction-et-travaux-publics-th3/geotechnique-42238210/modeles-de-comportement-elasto-visco-plastiques-des-geomateriaux-c218/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286064v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32814-5_49" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007504v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.009" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592693v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muaweah Alsaleh" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007503v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0735-1_7" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969442v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969422v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592694v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592695v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007494v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2768-1_7" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DDA312731CB7CB1906B9AB8AD295B0F41CE6B04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592692v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591108v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007493v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591261v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cazacu" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007492v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611364.ch11" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969403v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chambon" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591106v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007491v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611364.ch9" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572484v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2768-1_1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE463CEA887850A665CE41B9B48CB84FA2FBAE57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588908v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-35724-7" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>