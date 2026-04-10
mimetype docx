--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -201,265 +201,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential warming at crown scale impacts walnut primary growth onset and secondary growth rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Curvature in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dusart</w:t>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae360⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (20), pp.R991-R996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724099v1</w:t>
+                <w:t xml:space="preserve">hal-04771849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature in plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Hartmann</w:t>
+                <w:t xml:space="preserve">Differential warming at crown scale impacts walnut primary growth onset and secondary growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (20), pp.R991-R996. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (22), pp.7127-7144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771849v2</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between stress and response: Function and localization of mechanosensitive Ca 2+ channels in herbaceous and perennial plants</w:t>
               </w:r>
@@ -1307,51 +1307,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1410,2066 +1410,2191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la modélisation dans la compréhension des mécanismes de formation du bois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can Plants Grow Upright in closed and space environments? Mechanisms Underlying Plant Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire spécial du Centre d'étude de la forêt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'étude de la forêt; Université du Québec à Chicoutimi, Jan 2024, Saguenay, Qc, Canada</w:t>
+              <w:t xml:space="preserve">2025 MELiSSA CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, GRANADA, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621906v1</w:t>
+                <w:t xml:space="preserve">hal-05571652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of a heterogeneous plant cell wall: a biomechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la matière condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de la modélisation dans la compréhension des mécanismes de formation du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire spécial du Centre d'étude de la forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'étude de la forêt; Université du Québec à Chicoutimi, Jan 2024, Saguenay, Qc, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846873v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling cell growth together with wall thickening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actin filaments reorganization during auto-straightening in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tancrede Almeras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion générale du groupe de recherche PhyP « Biophysique et biomécanique des plantes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Carry-le -Rouet, France</w:t>
+              <w:t xml:space="preserve">EMBO/COB Workshop hybrid meeting, Plant tropisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554217v1</w:t>
+                <w:t xml:space="preserve">hal-04877548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+                <w:t xml:space="preserve">Tentative de fusion de deux modèles de formation du bois à base physiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annie Deslauriers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
+              <w:t xml:space="preserve">Xylogenèse sous contraintes environnementales multiples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Sciences du Bois, Jun 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877310v1</w:t>
+                <w:t xml:space="preserve">hal-04622139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tentative de fusion de deux modèles de formation du bois à base physiologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling cell growth together with wall thickening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Deslauriers</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xylogenèse sous contraintes environnementales multiples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Sciences du Bois, Jun 2024, Orléans, France</w:t>
+              <w:t xml:space="preserve">Réunion générale du groupe de recherche PhyP « Biophysique et biomécanique des plantes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Carry-le -Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622139v1</w:t>
+                <w:t xml:space="preserve">hal-04554217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin filaments reorganization during auto-straightening in Arabidopsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO/COB Workshop hybrid meeting, Plant tropisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877548v1</w:t>
+                <w:t xml:space="preserve">hal-04877310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interekt (INTERactive Exploration of Kinematics and Tropisms) : logiciel dédié au phénotypage semi-automatique de la croissance et/ou des mouvements tropiques d'organes de plantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1eres rencontres du réseau Rhizophiles-INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906257v1</w:t>
+                <w:t xml:space="preserve">hal-04846873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of curvature and (de)curving in plant acclimation and tropisms</w:t>
+                <w:t xml:space="preserve">Interekt (INTERactive Exploration of Kinematics and Tropisms) : logiciel dédié au phénotypage semi-automatique de la croissance et/ou des mouvements tropiques d'organes de plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CurvoBio 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EuroCurvoBioNet (COST action CA22153), Aug 2024, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">1eres rencontres du réseau Rhizophiles-INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782429v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing Straight : Evidences of active proprioceptive control in plants</w:t>
+                <w:t xml:space="preserve">The role of curvature and (de)curving in plant acclimation and tropisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Biology of Plant Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yasmine Meroz; Eran Sharon, Jan 2023, Eing Gedi, Israel</w:t>
+              <w:t xml:space="preserve">CurvoBio 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuroCurvoBioNet (COST action CA22153), Aug 2024, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889570v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle Esprit critique par et pour les sciences - La communication entre les arbres : mythe ou réalité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growing Straight : Evidences of active proprioceptive control in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lenne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esprit critique par et pour les sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Café-lecture Les Augustes, Clermont-Ferrand, Oct 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Physics and Biology of Plant Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yasmine Meroz; Eran Sharon, Jan 2023, Eing Gedi, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855519v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xylogenesis Dynamics Simulator (XyDyS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cycle Esprit critique par et pour les sciences - La communication entre les arbres : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Q-NET workshop on wood formation models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Annemarie Eckes-Shephard; Georg von Arx; Antoine Cabon, Sep 2023, virtual, France</w:t>
+              <w:t xml:space="preserve">Esprit critique par et pour les sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Café-lecture Les Augustes, Clermont-Ferrand, Oct 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198405v1</w:t>
+                <w:t xml:space="preserve">hal-04855519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature heterogeneity at crown scale possible impact on tree architecture after late spring frost</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xylogenesis Dynamics Simulator (XyDyS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">6th Q-NET workshop on wood formation models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annemarie Eckes-Shephard; Georg von Arx; Antoine Cabon, Sep 2023, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881001v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel kinematic method for quantifying gravitropic and proprioceptive sensitivities illustrated on Arabidopsis wild type and IX myosin mutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature heterogeneity at crown scale possible impact on tree architecture after late spring frost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790602v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de modèle cellulaire 3D de cambium pour étudier l'influence du stress mécanique</w:t>
+                <w:t xml:space="preserve">A novel kinematic method for quantifying gravitropic and proprioceptive sensitivities illustrated on Arabidopsis wild type and IX myosin mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xylogénèse sous contraintes environnementales multiples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Sciences du bois; INRAE, Jul 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782696v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback of intracrown temperature heterogeneity on vulnerability to frost</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet de modèle cellulaire 3D de cambium pour étudier l'influence du stress mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Saudreau</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12TH INTERNATIONAL PLANT COLD HARDINESS SEMINAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPCHS, Dec 2021, Gathertown, Japan. pp.31</w:t>
+              <w:t xml:space="preserve">Xylogénèse sous contraintes environnementales multiples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Sciences du bois; INRAE, Jul 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541135v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du contrôle de la division et de l'élargissement cellulaires par des gradients hormonaux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feedback of intracrown temperature heterogeneity on vulnerability to frost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Xylogenèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">12TH INTERNATIONAL PLANT COLD HARDINESS SEMINAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPCHS, Dec 2021, Gathertown, Japan. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501426v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La miriga vivo de la plantoj. Sensi kaj komunikiĝi anstataŭ vegeti</w:t>
+                <w:t xml:space="preserve">Modélisation du contrôle de la division et de l'élargissement cellulaires par des gradients hormonaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internacia Junulara Kongreso 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tutmonda Esperantista Junulara Organizo (TEJO), Jul 2019, Liptovský Hrádok, Slovakia</w:t>
+              <w:t xml:space="preserve">Journées Xylogenèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306153v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the kinematics of wood formation by morphogenetic gradients</w:t>
+                <w:t xml:space="preserve">La miriga vivo de la plantoj. Sensi kaj komunikiĝi anstataŭ vegeti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood formation and tree adaptation to climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Internacia Junulara Kongreso 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tutmonda Esperantista Junulara Organizo (TEJO), Jul 2019, Liptovský Hrádok, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154602v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of the kinematics of wood formation by morphogenetic gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wood formation and tree adaptation to climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the kinematics of wood formation by a morphogenetic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3511,51 +3636,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. 253 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3565,685 +3690,685 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Arabidopsis inflorescences twist in Space?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly, ELGRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin dynamics contribute to stem straightening responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin filaments reorganization in response to auto-straightening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO/COB Workshop Plant Tropisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the primary eATP receptor P2K1 mediate responses to the physical strength of medium in Arabidopsis roots through calcium signalling ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassanti Audemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France. , 2022, 10th International Plant Biomechanics Conference- Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms underlying gravitropic and autotropic recovery in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Plant BioMechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.abc686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a 3D model of phyllotaxis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4272,51 +4397,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on quantitative plant morphodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4326,180 +4451,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for a Quantitative Comparison of and Posture Control Over a Wide Range of Herbaceous and Woody Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elison B. Blancaflor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Gravitropism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2368, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer US</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-131, 2021, Methods in Molecular Biology, 978-1-0716-1677-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1677-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4509,117 +4634,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faux printemps, quelles conséquences sur la croissance d’un arbre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4629,100 +4754,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation biophysique de l'activité cambiale et de la formation du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. AgroParisTech, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01737402v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4732,332 +4857,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative methods for estimating the gravitropic and proprioceptive sensitivities of plant stems — Simple tilt</w:t>
+                <w:t xml:space="preserve">Quantitative methods for estimating the gravitropic and proprioceptive sensitivities of plant stems — Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799979v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative methods for estimating the gravitropic and proprioceptive sensitivities of plant stems — Introduction</w:t>
+                <w:t xml:space="preserve">Quantitative methods for estimating the gravitropic and proprioceptive sensitivities of plant stems — Simple tilt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799951v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative methods for estimating the gravitropic and proprioceptive sensitivities of plant stems — Tilt-then-Clinostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5067,100 +5192,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XyDyS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:d222bddfb9b6c35deae45c595638e45b3e94b1b1;origin=https://hal.archives-ouvertes.fr/hal-03695883;visit=swh:1:snp:4c225143de0c3983c8114fff5ee620dadd97ff93;anchor=swh:1:rel:7e61b14b32920d77161f0eb3a4fb5d8b5c99850e;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5170,51 +5295,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vents de plus en plus violents menacent les érablières. Comment y faire face ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5236,65 +5361,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5441,51 +5566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rossi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae360" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771849v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.07.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tinturier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Julien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Autran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George W Bassel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunyoung Chae" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Ezer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ferjani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2021.8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116864v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa558" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cris Kuhlemeier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006896" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0613-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cuny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I. Barbeito Sanchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarth Chandra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Eldridge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narihisa Matsumoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Richmond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-s1-p288" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621906v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554217v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Deslauriers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906257v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouget" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889570v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04855519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198405v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881001v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Serre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541135v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826193v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc686" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306159v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400916v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03998211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01737402v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695883v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d222bddfb9b6c35deae45c595638e45b3e94b1b1;origin=https://hal.archives-ouvertes.fr/hal-03695883;visit=swh:1:snp:4c225143de0c3983c8114fff5ee620dadd97ff93;anchor=swh:1:rel:7e61b14b32920d77161f0eb3a4fb5d8b5c99850e;path=/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856164v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rossi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771849v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.07.006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724099v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae360" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tinturier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Julien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Autran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George W Bassel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunyoung Chae" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Ezer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ferjani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2021.8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116864v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa558" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cris Kuhlemeier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006896" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0613-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cuny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I. Barbeito Sanchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarth Chandra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Eldridge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narihisa Matsumoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Richmond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-s1-p288" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571652v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622139v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Deslauriers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04855519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881001v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Serre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541135v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc686" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03998211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01737402v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799979v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d222bddfb9b6c35deae45c595638e45b3e94b1b1;origin=https://hal.archives-ouvertes.fr/hal-03695883;visit=swh:1:snp:4c225143de0c3983c8114fff5ee620dadd97ff93;anchor=swh:1:rel:7e61b14b32920d77161f0eb3a4fb5d8b5c99850e;path=/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856164v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>