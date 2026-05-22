--- v1 (2026-04-10)
+++ v2 (2026-05-22)
@@ -201,646 +201,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature in plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential warming at crown scale impacts walnut primary growth onset and secondary growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+                <w:t xml:space="preserve">Nicolas Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.07.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (22), pp.7127-7144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771849v2</w:t>
+                <w:t xml:space="preserve">hal-04724099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential warming at crown scale impacts walnut primary growth onset and secondary growth rate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dusart</w:t>
+                <w:t xml:space="preserve">Curvature in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 75 (22), pp.7127-7144. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (20), pp.R991-R996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724099v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between stress and response: Function and localization of mechanosensitive Ca 2+ channels in herbaceous and perennial plants</w:t>
+                <w:t xml:space="preserve">Modelling the spatial crosstalk between two biochemical signals explains wood formation dynamics and tree-ring structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Tinturier</w:t>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Julien</w:t>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (20), 27 p. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (5), pp.1727-1737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms222011043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03385259v1</w:t>
+                <w:t xml:space="preserve">hal-03116864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is quantitative plant biology?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Between stress and response: Function and localization of mechanosensitive Ca 2+ channels in herbaceous and perennial plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Autran</w:t>
+                <w:t xml:space="preserve">Erwan Tinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George W Bassel</w:t>
+                <w:t xml:space="preserve">Jean-Louis Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eunyoung Chae</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/qpb.2021.8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (20), 27 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms222011043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323252v1</w:t>
+                <w:t xml:space="preserve">hal-03385259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the spatial crosstalk between two biochemical signals explains wood formation dynamics and tree-ring structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Hartmann</w:t>
+                <w:t xml:space="preserve">What is quantitative plant biology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George W Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+                <w:t xml:space="preserve">Eunyoung Chae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Daphne Ezer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Fournier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali Ferjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72 (5), pp.1727-1737. </w:t>
+              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/qpb.2021.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116864v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a 3D model of phyllotaxis based on a biochemically plausible auxin-transport mechanism</w:t>
               </w:r>
@@ -943,64 +943,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling wood formation and structure: power and limits of a morphogenetic gradient in controlling xylem cell proliferation and growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1060,51 +1060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized additive models reveal the intrinsic complexity of wood formation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1429,51 +1429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Plants Grow Upright in closed and space environments? Mechanisms Underlying Plant Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1535,1036 +1535,1036 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of a heterogeneous plant cell wall: a biomechanical model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of curvature and (de)curving in plant acclimation and tropisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">CurvoBio 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuroCurvoBioNet (COST action CA22153), Aug 2024, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822305v1</w:t>
+                <w:t xml:space="preserve">hal-04782429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la modélisation dans la compréhension des mécanismes de formation du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire spécial du Centre d'étude de la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'étude de la forêt; Université du Québec à Chicoutimi, Jan 2024, Saguenay, Qc, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin filaments reorganization during auto-straightening in Arabidopsis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+                <w:t xml:space="preserve">Growth of a heterogeneous plant cell wall: a biomechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO/COB Workshop hybrid meeting, Plant tropisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
+              <w:t xml:space="preserve">Journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877548v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tentative de fusion de deux modèles de formation du bois à base physiologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Deslauriers</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xylogenèse sous contraintes environnementales multiples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Sciences du Bois, Jun 2024, Orléans, France</w:t>
+              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622139v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling cell growth together with wall thickening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
+                <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion générale du groupe de recherche PhyP « Biophysique et biomécanique des plantes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Carry-le -Rouet, France</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554217v1</w:t>
+                <w:t xml:space="preserve">hal-04877310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+                <w:t xml:space="preserve">Modelling cell growth together with wall thickening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
+              <w:t xml:space="preserve">Réunion générale du groupe de recherche PhyP « Biophysique et biomécanique des plantes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Carry-le -Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877310v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+                <w:t xml:space="preserve">Tentative de fusion de deux modèles de formation du bois à base physiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Caulus</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annie Deslauriers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Xylogenèse sous contraintes environnementales multiples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Sciences du Bois, Jun 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846873v1</w:t>
+                <w:t xml:space="preserve">hal-04622139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interekt (INTERactive Exploration of Kinematics and Tropisms) : logiciel dédié au phénotypage semi-automatique de la croissance et/ou des mouvements tropiques d'organes de plantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actin filaments reorganization during auto-straightening in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1eres rencontres du réseau Rhizophiles-INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">EMBO/COB Workshop hybrid meeting, Plant tropisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906257v1</w:t>
+                <w:t xml:space="preserve">hal-04877548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of curvature and (de)curving in plant acclimation and tropisms</w:t>
+                <w:t xml:space="preserve">Interekt (INTERactive Exploration of Kinematics and Tropisms) : logiciel dédié au phénotypage semi-automatique de la croissance et/ou des mouvements tropiques d'organes de plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CurvoBio 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EuroCurvoBioNet (COST action CA22153), Aug 2024, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">1eres rencontres du réseau Rhizophiles-INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782429v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growing Straight : Evidences of active proprioceptive control in plants</w:t>
               </w:r>
@@ -2602,51 +2602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Biology of Plant Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yasmine Meroz; Eran Sharon, Jan 2023, Eing Gedi, Israel</w:t>
@@ -2826,51 +2826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature heterogeneity at crown scale possible impact on tree architecture after late spring frost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2990,64 +2990,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
@@ -3128,51 +3128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xylogénèse sous contraintes environnementales multiples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Sciences du bois; INRAE, Jul 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3197,103 +3197,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback of intracrown temperature heterogeneity on vulnerability to frost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12TH INTERNATIONAL PLANT COLD HARDINESS SEMINAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPCHS, Dec 2021, Gathertown, Japan. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3469,64 +3469,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the kinematics of wood formation by morphogenetic gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3577,64 +3577,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the kinematics of wood formation by a morphogenetic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3704,103 +3704,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Arabidopsis inflorescences twist in Space?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly, ELGRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t>
@@ -3829,51 +3829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin dynamics contribute to stem straightening responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3881,51 +3881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Holderness, United States</w:t>
@@ -3954,51 +3954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin filaments reorganization in response to auto-straightening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4006,51 +4006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO/COB Workshop Plant Tropisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
@@ -4073,286 +4073,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the primary eATP receptor P2K1 mediate responses to the physical strength of medium in Arabidopsis roots through calcium signalling ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vassanti Audemar</w:t>
+                <w:t xml:space="preserve">Mechanisms underlying gravitropic and autotropic recovery in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Plant BioMechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abc686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889455v1</w:t>
+                <w:t xml:space="preserve">hal-03826193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms underlying gravitropic and autotropic recovery in poplar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Does the primary eATP receptor P2K1 mediate responses to the physical strength of medium in Arabidopsis roots through calcium signalling ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassanti Audemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ploquin</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kelner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Plant BioMechanics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France. , 2022, 10th International Plant Biomechanics Conference- Book of Abstracts</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826193v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a 3D model of phyllotaxis</w:t>
               </w:r>
@@ -4478,51 +4478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for a Quantitative Comparison of and Posture Control Over a Wide Range of Herbaceous and Woody Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4648,64 +4648,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faux printemps, quelles conséquences sur la croissance d’un arbre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4865,184 +4865,184 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative methods for estimating the gravitropic and proprioceptive sensitivities of plant stems — Introduction</w:t>
+                <w:t xml:space="preserve">Quantitative methods for estimating the gravitropic and proprioceptive sensitivities of plant stems — Tilt-then-Clinostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799951v1</w:t>
+                <w:t xml:space="preserve">hal-04799988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative methods for estimating the gravitropic and proprioceptive sensitivities of plant stems — Simple tilt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5067,128 +5067,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative methods for estimating the gravitropic and proprioceptive sensitivities of plant stems — Tilt-then-Clinostat</w:t>
+                <w:t xml:space="preserve">Quantitative methods for estimating the gravitropic and proprioceptive sensitivities of plant stems — Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799988v1</w:t>
+                <w:t xml:space="preserve">hal-04799951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5566,51 +5566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rossi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771849v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.07.006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724099v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae360" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tinturier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Julien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Autran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George W Bassel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunyoung Chae" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Ezer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ferjani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2021.8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116864v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa558" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cris Kuhlemeier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006896" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0613-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cuny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I. Barbeito Sanchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarth Chandra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Eldridge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narihisa Matsumoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Richmond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-s1-p288" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571652v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622139v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Deslauriers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04855519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881001v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Serre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541135v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc686" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03998211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01737402v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799979v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d222bddfb9b6c35deae45c595638e45b3e94b1b1;origin=https://hal.archives-ouvertes.fr/hal-03695883;visit=swh:1:snp:4c225143de0c3983c8114fff5ee620dadd97ff93;anchor=swh:1:rel:7e61b14b32920d77161f0eb3a4fb5d8b5c99850e;path=/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856164v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rossi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae360" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771849v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.07.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116864v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa558" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tinturier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Julien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011043" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Autran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George W Bassel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunyoung Chae" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Ezer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ferjani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2021.8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cris Kuhlemeier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006896" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0613-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cuny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I. Barbeito Sanchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarth Chandra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Eldridge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narihisa Matsumoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Richmond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-s1-p288" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571652v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621906v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554217v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622139v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Deslauriers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04855519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881001v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Serre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541135v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc686" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03998211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01737402v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799979v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799951v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d222bddfb9b6c35deae45c595638e45b3e94b1b1;origin=https://hal.archives-ouvertes.fr/hal-03695883;visit=swh:1:snp:4c225143de0c3983c8114fff5ee620dadd97ff93;anchor=swh:1:rel:7e61b14b32920d77161f0eb3a4fb5d8b5c99850e;path=/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856164v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>