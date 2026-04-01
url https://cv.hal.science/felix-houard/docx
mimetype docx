--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -640,161 +640,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized local synthetic conditions induce size reduction and phase purification in {[Fe(Htrz)2(trz)](BF4)}n spin crossover particles</w:t>
+                <w:t xml:space="preserve">Probing the Magnetization Relaxation Dynamics of Four-Coordinate Lanthanide(III) Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Castel</w:t>
+                <w:t xml:space="preserve">Dipanti Borah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Marchetti</w:t>
+                <w:t xml:space="preserve">Amaleswari Rasamsetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepanshu Chauhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalini Tripathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Marchivie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (2), pp.1076-1083. </w:t>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.629-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945807v1</w:t>
+                <w:t xml:space="preserve">hal-03969144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A photochromic metallacycle with highly anisotropic Dy-F magnetic units</w:t>
               </w:r>
@@ -1042,161 +1042,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Magnetization Relaxation Dynamics of Four-Coordinate Lanthanide(III) Complexes</w:t>
+                <w:t xml:space="preserve">Optimized local synthetic conditions induce size reduction and phase purification in {[Fe(Htrz)2(trz)](BF4)}n spin crossover particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipanti Borah</w:t>
+                <w:t xml:space="preserve">Tristan Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaleswari Rasamsetty</w:t>
+                <w:t xml:space="preserve">Anaïs Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepanshu Chauhan</w:t>
+                <w:t xml:space="preserve">Nathalie Daro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shalini Tripathi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Felix Houard</w:t>
+                <w:t xml:space="preserve">Mathieu Marchivie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.629-636. </w:t>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.1076-1083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969144v1</w:t>
+                <w:t xml:space="preserve">hal-03945807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic delay in cooperative supramolecular polymerization by redefining the trade‐off relationship between H‐bonds and Van der Waals / π‐ π stacking interactions.</w:t>
               </w:r>
@@ -2155,51 +2155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B L Monaghan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z E Heywood" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Studholme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grisolia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NH00407A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04753145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Jain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400062" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Olivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cucinotta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03630H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Castel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marchetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01237" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rigaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc01037f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Cucinotta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01158a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969144v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanti Borah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaleswari Rasamsetty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepanshu Chauhan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Tripathi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01246" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William T. Gallonde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poidevin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202313696" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331002v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02033a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Pointel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Natur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01513" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364864v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01126" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.234" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B L Monaghan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z E Heywood" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Studholme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grisolia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NH00407A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04753145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Jain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400062" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Olivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cucinotta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03630H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanti Borah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaleswari Rasamsetty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepanshu Chauhan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Tripathi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rigaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc01037f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Cucinotta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01158a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945807v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Castel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marchetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01237" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William T. Gallonde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poidevin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202313696" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331002v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02033a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Pointel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Natur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01513" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364864v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01126" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.234" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>