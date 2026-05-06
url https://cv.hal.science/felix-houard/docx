--- v1 (2026-04-01)
+++ v2 (2026-05-06)
@@ -640,563 +640,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Magnetization Relaxation Dynamics of Four-Coordinate Lanthanide(III) Complexes</w:t>
+                <w:t xml:space="preserve">Optimized local synthetic conditions induce size reduction and phase purification in {[Fe(Htrz)2(trz)](BF4)}n spin crossover particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipanti Borah</w:t>
+                <w:t xml:space="preserve">Tristan Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaleswari Rasamsetty</w:t>
+                <w:t xml:space="preserve">Anaïs Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepanshu Chauhan</w:t>
+                <w:t xml:space="preserve">Nathalie Daro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shalini Tripathi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Felix Houard</w:t>
+                <w:t xml:space="preserve">Mathieu Marchivie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.629-636. </w:t>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.1076-1083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969144v1</w:t>
+                <w:t xml:space="preserve">hal-03945807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A photochromic metallacycle with highly anisotropic Dy-F magnetic units</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour El Beyrouti</w:t>
+                <w:t xml:space="preserve">Probing the Magnetization Relaxation Dynamics of Four-Coordinate Lanthanide(III) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipanti Borah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaleswari Rasamsetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepanshu Chauhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalini Tripathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Rigaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cc01037f⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.629-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087412v1</w:t>
+                <w:t xml:space="preserve">hal-03969144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallogels: a novel approach for the nanostructuration of single-chain magnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A photochromic metallacycle with highly anisotropic Dy-F magnetic units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Beyrouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Stephane Rigaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, pp.5265-5268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2mh01158a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3cc01037f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886952v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized local synthetic conditions induce size reduction and phase purification in {[Fe(Htrz)2(trz)](BF4)}n spin crossover particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metallogels: a novel approach for the nanostructuration of single-chain magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Castel</w:t>
+                <w:t xml:space="preserve">Guiseppe Cucinotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Marchetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Felix Houard</w:t>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Daro</w:t>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Marchivie</w:t>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (2), pp.1076-1083. </w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2mh01158a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945807v1</w:t>
+                <w:t xml:space="preserve">hal-03886952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic delay in cooperative supramolecular polymerization by redefining the trade‐off relationship between H‐bonds and Van der Waals / π‐ π stacking interactions.</w:t>
               </w:r>
@@ -1342,64 +1342,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1476,51 +1476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youenn Pointel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1610,64 +1610,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1757,64 +1757,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (13), pp.9215-9226. </w:t>
@@ -1891,64 +1891,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Cucinotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.2440-2448. </w:t>
@@ -2155,51 +2155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B L Monaghan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z E Heywood" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Studholme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grisolia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NH00407A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04753145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Jain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400062" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Olivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cucinotta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03630H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanti Borah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaleswari Rasamsetty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepanshu Chauhan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Tripathi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rigaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc01037f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Cucinotta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01158a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945807v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Castel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marchetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01237" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William T. Gallonde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poidevin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202313696" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331002v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02033a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Pointel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Natur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01513" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364864v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01126" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.234" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B L Monaghan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z E Heywood" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Studholme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grisolia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NH00407A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04753145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Jain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400062" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Olivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cucinotta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03630H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Castel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marchetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01237" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanti Borah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaleswari Rasamsetty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepanshu Chauhan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Tripathi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01246" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087412v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rigaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc01037f" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Cucinotta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01158a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William T. Gallonde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poidevin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202313696" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331002v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02033a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Pointel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Natur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01513" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364864v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01126" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.234" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>