--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -317,51 +317,51 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.e202404274. </w:t>
+              <w:t xml:space="preserve">, 2025, 31 (16), pp.e202404274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202404274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -908,295 +908,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A photochromic metallacycle with highly anisotropic Dy-F magnetic units</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metallogels: a novel approach for the nanostructuration of single-chain magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+                <w:t xml:space="preserve">Guiseppe Cucinotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Rigaut</w:t>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cc01037f⟩</w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2mh01158a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087412v1</w:t>
+                <w:t xml:space="preserve">hal-03886952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallogels: a novel approach for the nanostructuration of single-chain magnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A photochromic metallacycle with highly anisotropic Dy-F magnetic units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Beyrouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Stephane Rigaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, pp.5265-5268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2mh01158a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3cc01037f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886952v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic delay in cooperative supramolecular polymerization by redefining the trade‐off relationship between H‐bonds and Van der Waals / π‐ π stacking interactions.</w:t>
               </w:r>
@@ -1342,64 +1342,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1476,51 +1476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youenn Pointel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1610,64 +1610,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1757,64 +1757,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (13), pp.9215-9226. </w:t>
@@ -1891,64 +1891,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Cucinotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.2440-2448. </w:t>
@@ -2155,51 +2155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B L Monaghan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z E Heywood" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Studholme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grisolia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NH00407A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04753145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Jain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400062" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Olivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cucinotta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03630H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Castel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marchetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01237" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanti Borah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaleswari Rasamsetty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepanshu Chauhan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Tripathi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01246" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087412v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rigaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc01037f" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Cucinotta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01158a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William T. Gallonde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poidevin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202313696" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331002v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02033a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Pointel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Natur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01513" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364864v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01126" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.234" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B L Monaghan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z E Heywood" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Studholme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grisolia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NH00407A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04753145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Jain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400062" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Olivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cucinotta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03630H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Castel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marchetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01237" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanti Borah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaleswari Rasamsetty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepanshu Chauhan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Tripathi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01246" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Cucinotta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01158a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rigaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc01037f" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William T. Gallonde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poidevin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202313696" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331002v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02033a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Pointel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Natur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01513" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364864v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01126" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.234" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>