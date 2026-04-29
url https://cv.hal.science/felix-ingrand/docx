--- v0 (2026-03-18)
+++ v1 (2026-04-29)
@@ -2774,247 +2774,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Operational Deliberation in a Refinement Acting Engine with Continuous Planning</w:t>
+                <w:t xml:space="preserve">A Closed-Loop Framework-Independent Bridge from AIPlan4EU's Unified Planning Platform to Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Turi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
+                <w:t xml:space="preserve">Selvakumar Hastham Sathiya Satchi Sadanandam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Acting, Planning and Execution (IntEx), ICAPS'23 Workshop</w:t>
+              <w:t xml:space="preserve">33rd International Conference on Automated Planning and Scheduling (ICAPS 2023) PlanRob Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107355v1</w:t>
+                <w:t xml:space="preserve">hal-04131316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Closed-Loop Framework-Independent Bridge from AIPlan4EU's Unified Planning Platform to Embedded Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexander Sung</w:t>
+                <w:t xml:space="preserve">Enhancing Operational Deliberation in a Refinement Acting Engine with Continuous Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Turi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Automated Planning and Scheduling (ICAPS 2023) PlanRob Workshop</w:t>
+              <w:t xml:space="preserve">Integrated Acting, Planning and Execution (IntEx), ICAPS'23 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131316v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runtime Verification of Timed Properties in Autonomous Robots</w:t>
               </w:r>
@@ -4061,243 +4061,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan-Space Hierarchical Planning with the Action Notation Modeling Language</w:t>
+                <w:t xml:space="preserve">A Flexible ANML Actor and Planner in Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Dvo﻿﻿rak</w:t>
+                <w:t xml:space="preserve">Filip Dvorak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Ghallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">Planning and Robotics (PlanRob) Workshop (ICAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Portsmouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138105v1</w:t>
+                <w:t xml:space="preserve">hal-01138111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible ANML Actor and Planner in Robotics</w:t>
+                <w:t xml:space="preserve">Plan-Space Hierarchical Planning with the Action Notation Modeling Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Dvorak</w:t>
+                <w:t xml:space="preserve">Filip Dvo﻿﻿rak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Ghallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planning and Robotics (PlanRob) Workshop (ICAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Portsmouth, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138111v1</w:t>
+                <w:t xml:space="preserve">hal-01138105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification d'une mission d'observation par allocation de tâches hiérarchiques pour une équipe de robots hétérogènes</w:t>
               </w:r>
@@ -5145,234 +5145,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Safety Supervision On-board Autonomous Spacecraft</w:t>
+                <w:t xml:space="preserve">Real-Time Execution Control for Autonomous Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J P Blanquart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C Honvault</w:t>
+                <w:t xml:space="preserve">Frédéric Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Embedded Real Time Software Congress (ERTS'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271033v1</w:t>
+                <w:t xml:space="preserve">hal-02271201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Execution Control for Autonomous Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Software Safety Supervision On-board Autonomous Spacecraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hernek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Py</w:t>
+                <w:t xml:space="preserve">C Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Embedded Real Time Software Congress (ERTS'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Jan 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271201v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependability Issues in a Robot Control Architecture</w:t>
               </w:r>
@@ -5397,51 +5397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oct 2002, pp.PP23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5673,243 +5673,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating a large fleet of mobile robots using the plan-merging paradigm</w:t>
+                <w:t xml:space="preserve">Planning Coordination and Execution in Multi-robots Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Herrb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Qutub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">8th International Conference on Advanced Robotics. Proceedings. ICAR'97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1997, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979708v1</w:t>
+                <w:t xml:space="preserve">hal-01979706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning Coordination and Execution in Multi-robots Environment</w:t>
+                <w:t xml:space="preserve">Operating a large fleet of mobile robots using the plan-merging paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Herrb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Qutub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Advanced Robotics. Proceedings. ICAR'97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1997, Monterey, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979706v1</w:t>
+                <w:t xml:space="preserve">hal-01979708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to solve deadlock situations within the plan-merging paradigm for multi-robot cooperation</w:t>
               </w:r>
@@ -7702,51 +7702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05244656v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile de la Rochefoucauld" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Photchara Ratsamee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Uranishi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3625646" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04850710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Micheli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bit-Monnot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele R&#246;ger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Scala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valentini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.102012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03683044v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104301" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03017661v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyyan Tekin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2021.111033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03463284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dehais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pagetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Redon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Teichteil-K&#246;nigsbuch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.11.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01566201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-130578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belbachir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-012-0107-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54LH8856-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesnim Abdellatif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavindra de Silva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.09.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987471v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Barnes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Battistelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Bertrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Butera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fleury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/100.667325" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123273v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fleury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836499801700402" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BADB06B9F3503630433C4540C3C7D57B9581DB01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Georgeff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Rao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/64.180407" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04954024v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04502274v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03590739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#252;ller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Costeira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Grosinger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02987044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Smith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01457881v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Foughali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04720141v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04738223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04751289v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pasteur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:61ed92435c775026a094a36e04bc80a002f2399a;origin=https://hal.archives-ouvertes.fr/hal-05034457;visit=swh:1:snp:f5694d8d0306156560747a5c8c2fb01ae399b567;anchor=swh:1:rel:5b499d0c349548120050b6e771862da163ffdf91;path=/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04750087v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9270403b83efc5d5f8c71bf67016f59509c916c7;origin=https://hal.archives-ouvertes.fr/hal-04750087;visit=swh:1:snp:fe68f833337ec7c6adb433ed8215ad3a74eaeb6e;anchor=swh:1:rel:baf961a101b8777ed7da89d32157d6ff12ec8d18;path=/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04750041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2658d2d22c7e05fc6026aa8fa3b00c6d8589e974;origin=https://hal.archives-ouvertes.fr/hal-04750041;visit=swh:1:snp:8d16356ac12c168244ae6d6fdc23c3752c5a7f37;anchor=swh:1:rel:5cd382b56e64a8871307eecc73e0e6041f7db585;path=/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04739326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Turi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131316v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selvakumar Hastham Sathiya Satchi Sadanandam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stock" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sung" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093298v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMOCODE51338.2020.9315156" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02152286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Seceleanu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01968265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01778960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534235v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sotiropoulos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Waeselynck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346080v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310844v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01955184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjie Yan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138105v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Dvo&#65279;&#65279;rak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138111v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Dvorak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656532v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Cao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05050736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lemaignan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509539" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157935v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Abdeddaim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Asarin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292653v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lussier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2007.50" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292650v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295366v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albu-Schaeffer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bicchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bischoff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.6936985" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292930v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lampe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271033v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Blanquart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fleury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hernek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Honvault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Py" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Belousov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979716v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Qutub" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979708v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979706v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01972550v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979392v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho'Ji Suzuki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979400v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguilar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01981902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979386v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01981890v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Coutance" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01981607v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Georgee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01981584v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Georgeff" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980071v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02927311v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030664930" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66494-7_8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01994685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01994678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979405v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Bullata" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01992470v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271568v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Powell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05244656v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile de la Rochefoucauld" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Photchara Ratsamee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Uranishi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3625646" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04850710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Micheli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bit-Monnot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele R&#246;ger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Scala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valentini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.102012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03683044v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104301" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03017661v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyyan Tekin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2021.111033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03463284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dehais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pagetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Redon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Teichteil-K&#246;nigsbuch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.11.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01566201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-130578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belbachir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-012-0107-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54LH8856-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesnim Abdellatif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavindra de Silva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.09.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01987471v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Barnes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Battistelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Bertrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Butera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fleury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/100.667325" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123273v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fleury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836499801700402" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BADB06B9F3503630433C4540C3C7D57B9581DB01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Georgeff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Rao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/64.180407" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04954024v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04502274v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03590739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#252;ller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Costeira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Grosinger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02987044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Smith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01457881v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Foughali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04720141v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04738223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04751289v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pasteur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:61ed92435c775026a094a36e04bc80a002f2399a;origin=https://hal.archives-ouvertes.fr/hal-05034457;visit=swh:1:snp:f5694d8d0306156560747a5c8c2fb01ae399b567;anchor=swh:1:rel:5b499d0c349548120050b6e771862da163ffdf91;path=/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04750087v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9270403b83efc5d5f8c71bf67016f59509c916c7;origin=https://hal.archives-ouvertes.fr/hal-04750087;visit=swh:1:snp:fe68f833337ec7c6adb433ed8215ad3a74eaeb6e;anchor=swh:1:rel:baf961a101b8777ed7da89d32157d6ff12ec8d18;path=/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04750041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2658d2d22c7e05fc6026aa8fa3b00c6d8589e974;origin=https://hal.archives-ouvertes.fr/hal-04750041;visit=swh:1:snp:8d16356ac12c168244ae6d6fdc23c3752c5a7f37;anchor=swh:1:rel:5cd382b56e64a8871307eecc73e0e6041f7db585;path=/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04739326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selvakumar Hastham Sathiya Satchi Sadanandam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stock" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sung" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107355v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Turi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093298v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMOCODE51338.2020.9315156" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02152286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Seceleanu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01968265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01778960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534235v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sotiropoulos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Waeselynck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346080v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310844v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01955184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjie Yan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138111v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Dvorak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138105v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Dvo&#65279;&#65279;rak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656532v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Cao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05050736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lemaignan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509539" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157935v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Abdeddaim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Asarin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292653v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lussier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2007.50" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292650v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295366v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albu-Schaeffer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bicchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bischoff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.6936985" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292930v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lampe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271201v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Py" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271033v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Blanquart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fleury" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hernek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Honvault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Belousov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979716v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Qutub" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979706v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979708v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01972550v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979392v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho'Ji Suzuki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979400v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguilar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01981902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979386v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01981890v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Coutance" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01981607v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Georgee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01981584v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Georgeff" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980071v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02927311v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030664930" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66494-7_8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01994685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01994678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979405v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Bullata" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01992470v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271568v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Powell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>