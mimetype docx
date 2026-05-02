--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -133,269 +133,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’économie morale animalitaire : jalons conceptuels pour penser le rapport contemporain à la mise à mort des animaux en Europe</w:t>
+                <w:t xml:space="preserve">Death, Retirement, or Redeployment for Unproductive Farm Animals? Dispositional Tensions in Organizational Routines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Jourdan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année Sociologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anso.251.0223⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-025-06145-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209053v1</w:t>
+                <w:t xml:space="preserve">hal-05273345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Death, Retirement, or Redeployment for Unproductive Farm Animals? Dispositional Tensions in Organizational Routines</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’économie morale animalitaire : jalons conceptuels pour penser le rapport contemporain à la mise à mort des animaux en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Félix Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 p. </w:t>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (1), pp.223-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10551-025-06145-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/anso.251.0223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273345v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abattage des bovins : contrôle de l’état de conscience et fluidité industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -429,51 +429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abattage : les rituels religieux à l'épreuve du bien-être animal et des enjeux industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.68-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -528,51 +528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -610,51 +610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adéquation animaux-machines, un facteur de convergence entre production et protection animale en abattoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 115, pp.113-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -688,51 +688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en application d’un règlement de protection animale au regard de la structuration des abattoirs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hochereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -811,90 +811,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -936,51 +936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé au travail et bien-être animal en abattoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des airs, des eaux, des lieux au XXIe siècle. Enseigner les humanités médicales à l'ère de l'Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège des Humanités Médicales (COLHUM), Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1005,51 +1005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abattage rituel musulman entre enjeux moraux et industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1074,51 +1074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abattoir : une mort animale acceptable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Jeudis du Muséum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Muséum de Toulouse, Apr 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1143,51 +1143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abattage rituel des animaux aux prises avec les règles de protection animale en abattoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Congrès de l'Association Française de Sociologie : Intersections, circulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1212,51 +1212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abattre et contrôler : impact des prescription de protection animale sur le travail d’abattage des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du Pôle d'Ergonomie : "Dissonances dans le travail, interpellations contemporaines de la prescription"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1275,471 +1275,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le travail de mise à mort à l’épreuve de la production industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Félix Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. EGOS (European Group for Organizational Studies) Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, Jul 2023, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">Les animaux, le travail et la mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Psychodynamique du Travail; UMR Innovation; CNAM, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170273v1</w:t>
+                <w:t xml:space="preserve">hal-04614084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de mise à mort à l’épreuve de la production industrielle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charrier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin-Houzelstein Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les animaux, le travail et la mort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Psychodynamique du Travail; UMR Innovation; CNAM, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">39. EGOS (European Group for Organizational Studies) Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, Jul 2023, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614084v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôler sous controverses : l’adaptation aux règles de bien-être animal dans les abattoirs belges et français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Réglementer l’abattage religieux des animaux d’élevage en France à l’heure du bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrôle du travail, contrôle au travail : autonomie, régulation et outils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, METICES, Université Libre de Bruxelles, Oct 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Réglementer la religion? Son statut juridique et social dans l'Europe contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurel; Université de Porto, Sep 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388294v1</w:t>
+                <w:t xml:space="preserve">hal-03388287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Im)moraliser la mise à mort des animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Congrès international des sociologues de langue française : la société morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF), Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réglementer l’abattage religieux des animaux d’élevage en France à l’heure du bien-être animal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Contrôler sous controverses : l’adaptation aux règles de bien-être animal dans les abattoirs belges et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réglementer la religion? Son statut juridique et social dans l'Europe contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eurel; Université de Porto, Sep 2021, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Contrôle du travail, contrôle au travail : autonomie, régulation et outils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, METICES, Université Libre de Bruxelles, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388287v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité sociétale de la mort des animaux d’élevage et bien-être animal en abattoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2020, Online, France. pp.388-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1764,51 +1764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment bien tuer ? Regards sur la bonne mort animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justanima, des justices animales en gésine ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Est Créteil (UPEC). Créteil, FRA., Mar 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1846,51 +1846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audition à la commission d'enquête de l’Assemblé Nationale sur les conditions d'abattage des animaux de boucherie dans les abattoirs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">commission d'enquête de l’Assemblé Nationale sur les conditions d'abattage des animaux de boucherie dans les abattoirs français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Assemblée Nationale. FRA., Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1960,51 +1960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger ensemble et différemment : le halal, entre standardisation et segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Merdji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2059,51 +2059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating together and differently: Halal between standardization and segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Merdji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2199,90 +2199,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2353,103 +2353,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortie des animaux du travail et santé: mise à mort, reconversion, retraite (EXIT) - Rapport Scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR Innovation; LISIS, Univ Gustave Eiffel, ESIEE Paris, CNRS, INRAE; SELMET LRDE; GENPHYSE; UMR PRC; IFCE Institut Français du Cheval et de l'Equitation. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2484,51 +2484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abattage et Bien-Etre Animal, L'application de la règlementation sur la protection animale en abattoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2015, 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -2582,51 +2582,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituels musulmans à l'épreuve de l'abattage humanitaire-industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paul Valéry - Montpellier III, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022MON30066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2822,51 +2822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209053v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Jourdan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.251.0223" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273345v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06145-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742916v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Porcher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mulier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Deneux-Le Barh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.15733" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619786v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.9742" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713344v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin-Houzelstein Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388294v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mathy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Merdji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525870v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882206.ch5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358006v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04736624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022MON30066" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273345v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06145-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209053v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Jourdan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.251.0223" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742916v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Porcher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mulier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Deneux-Le Barh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.15733" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619786v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.9742" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713344v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin-Houzelstein Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388287v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388294v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mathy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Merdji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525870v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882206.ch5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358006v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04736624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022MON30066" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>