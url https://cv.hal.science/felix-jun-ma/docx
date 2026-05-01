--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:145.45454545455px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Félix Jun MA </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Maître de conférences à l'Université de Montpellier Paul-Valéry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -1427,183 +1427,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xinmin congbao (Le) 新民丛报 (Journal du nouveau citoyen) (1902‑1907)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1968-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.29878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Récits de voyage à la fin des Qing (1840-1912)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Félix Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Encyclopédie des Historiographies, Afriques, Amériques, Asies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1453-1459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.28911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147818v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03147819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2056,3381 +2056,3450 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03154069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">晚清民国西方政治概念在中国的传播及其对近代政治图景的塑形</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">华东师范大学传播学院讲堂</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Communication, East China Normal University, Mar 2026, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">民国初年进步党的国家主义理论</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">上海师范大学人文学院讲座</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Humanities, Shanghai Normal University, Mar 2026, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les concepts politiques modernes dans la Chine impériale tardive : une analyse à partir des dictionnaires manuscrits européens du chinois sous les Qing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les langues asiatiques dans l’histoire de la lexicographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier Paul-Valéry, Mar 2026, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">梁启超思想中的自由与秩序</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Félix Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">华东政法大学法律学院崇法讲坛第179讲</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Law School, East China University of Political Science and Law, Mar 2026, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, School of Communication, East China Normal University, Mar 2026, Shanghai, China</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit de voyage de l'année 1903 de Shan Shili et le féminisme chinois de la fin des Qing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de l'IrAsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Feb 2025, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, School of Humanities, Shanghai Normal University, Mar 2026, Shanghai, China</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individual&amp;quot; and &amp;quot;Group&amp;quot;: The Efforts and Dilemmas of Chinese Intellectuals in Constructing Modernity during the Late Qing and Early Republican Periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 5th Biennial Conference of the European Association for Chinese Philosophy (EACP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Iceland, Jun 2025, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Iceland, Jun 2025, Reykjavík, Iceland</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">法国大学人文学科写作方法论</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">上海华东师范大学讲座</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université normale de la Chine de l'est, Apr 2024, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université, Feb 2025, Aix-en -Provence, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Verne transformé : une étude sur la traduction de Deux ans de vacances dans le Journal du nouveau citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Édition et transferts culturels : Asie orientale – Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon; Université de Nanjing; ISIT, Oct 2024, Paris et Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">全球流动视野下的思想变迁与社会创新--梁启超欧美游记的分析与解读</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">上海财经大学人文学院课堂</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres de l'Université de Shanghai des Finances et de l'Économie, May 2024, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">从《新大陆游记》到《欧游心影录》-- 梁任公对西方文化的祛魅及对中国问题的思索</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">台湾清华大学文论研究中心讲论会</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Tsing-Hua University (Taïwan, ROC), Apr 2024, Hsin Chu, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1914与近代中国政治轨迹</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Félix Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">京都大学人文研究所现代中国研究中心特别讲演会</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kyoto University, Mar 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, National Tsing-Hua University (Taïwan, ROC), Apr 2024, Hsin Chu, Taiwan</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et motivation 历史课堂如何激发学生的兴趣</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment motiver - remotiver les apprenants de chinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française des professeurs de chinois, Jul 2023, Montargis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université normale de la Chine de l'est, Apr 2024, Shanghai, China</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débat sur le film &amp;quot;Des jours éblouissants&amp;quot; (Yangguang canlan de rizi, Jiang Wen, 1994)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine du cinéma chinois à La Rochelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Rochelle, Nov 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon; Université de Nanjing; ISIT, Oct 2024, Paris et Lyon, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">他山之石 ？-- 王韬书写法国史的旨趣 (Une pierre d'une autre montagne ? -- L'intérêt de Wang Tao pour l'écriture de l'histoire de France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023中法文明对话：”一带一路“人文交流青年领袖大连论坛 (Dialogue interculturel Chine-France 2023 : "la Ceinture et la Route" Forum des jeunes leaders)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des langues étrangères de Dalian, Oct 2023, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Lettres de l'Université de Shanghai des Finances et de l'Économie, May 2024, Shanghai, China</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire les concepts politiques occidentaux en chinois - une histoire de la démocratisation de la fin des Qing au début de la république de Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de rencontre franco-chinoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 2, Jun 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seeking Solutions for China's Crisis - Kang Youwei and His Travels in Europe Between 1904 and 1908</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24nd Biennial Conference of the European Association for Chinese Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palacký University, Aug 2022, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Rochelle, Nov 2023, La Rochelle, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">关于法国学界治中国近现代史的一些个人观察及思考</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sinologie et sciences humaines et sociales : Causeries méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association française des professeurs de chinois, Jul 2023, Montargis, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la modernisation chinoise à la fin des Qing à partir de l’exemple français : La France sous la plume de Wang Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernités en Asie orientale (Chine, Corée, Japon, Vietnam)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université des langues étrangères de Dalian, Oct 2023, Dalian, China</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation d'un Occident malade : le voyage de Liang Qichao sur le Vieux Continent en 1919</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles et anciennes routes de la soie : discours et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ReSO, Université Paul-Valéry Montpellier 3, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Palacký University, Aug 2022, Olomouc, Czech Republic</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parti progressiste (jinbudang 進步黨) et la construction d'un État fort au début de la République de Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses de la démocratie taïwanaise : penser et construire l'État républicain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inalco, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche d’une identité nationale chinoise : Mise en place et usage du concept de zhonghua minzu 中華民族</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences "Perspectives taïwanaises"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon, Jun 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianxia (le monde) ? État-nation ? Empire ? – Réflexions sur la transformation des formes politiques dans la Chine moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’études « Penser, décrire, représenter les Orients »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Dec 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ReSO, Université Paul-Valéry Montpellier 3, Nov 2021, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception des idées de Gustave Le Bon au début de la République de Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Traducteur et engagement politique : zoom sur l’Asie orientale", Université Paris 7 Diderot, Paris, 15 mars 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Mar 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Jiayin (The Tiger) to Xin Qingnian (New Youth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale "4 May 1919 : History in Motion : A Political, Social and Cultural Look at a Turning Point in the History of Modern China", Université de Mons, Mons, 2-4 mai 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Feb 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan Qing youji zhong de Faguo 晚清游记中的法国 (La France dans les récits de voyage de la fin des Qing)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des langues étrangères de Dalian, Nov 2019, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Dec 2019, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Jiayin 甲寅 (Le Tigre) au Xin Qingnian 新青年 (La Jeunesse) – Repenser le libéralisme en Chine à la période du 4mai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'études Centenaire du Mouvement du 4 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Role of the French Revolution in the Debate between Constitutionalists and Revolutionaries in Late Qing China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Convention of Asia Scholars (ICAS) 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leiden University, Jul 2019, Leyde, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Mons, Belgium</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire la “nation” – construction de l’identité chinoise moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des vendredis de l’IRIEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIEC, Montpellier 3, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Wan Qing youji zhong de Faguo 晚清游记中的法国 (La France dans les récits de voyage de la fin des Qing)</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Méditerranée dans les écrits chinois à la fin de la dynastie des Qing (fin 19e - début 20e siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5eme édition du congrès international : "Langues, cultures et médias en Méditerranée : Genres, goûts, odeurs et couleurs", Institut français de Fès, lab. IRIEC, Fès, 23-25 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Fès, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pays du Soleil-Levant, modèle de la modernisation de la Chine des Qing ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Chine et modernité", Université Paul-Valéry Montpellier 3, Montpellier, 6 décembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To Build a Modern Confucian Nation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Biennial Conference of the European Association for Chinese Studies, University of Glasgow, Glasgow, 29 août-1 septembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un État fédéral sous la République de Chine : une innovation politique de la Revue de la Chine nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Innovation et créativité en Chine",Centre de recherches sur la Chine (CRC – IRIEC), Université Paul-Valéry Montpellier 3, Montpellier, 7 décembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo Songtao, premier diplomate chinois en Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des vendredis de l’IRIEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIEC, Montpellier 3, Feb 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des objets précieux : une histoire intellectuelle du jade et de l'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Congrès Asie, GIS Etudes asiatiques, Sciences Po Paris, 26-28 juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la notion de &amp;quot;liberté&amp;quot; chez Liang Qichao : sources chinoises, japonaises et européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Les Lumières vues de Chine", Université Paul-Valéry Montpellier 3 et MSH Sud, Montpellier, 1er décembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo Songtao (1818-1891), premier diplomate chinois en Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Espaces d'expression et formes du discours politique dans les sociétés extra-occidentales à l'ère de la globalisation intellectuelle : monde arabe, monde chinois et Japon", Université Alpes Grenoble, Grenoble, 7 novembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment enseigner la civilisation chinoise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Civilisation chinoise, nouvelles perspectives", Université de La Rochelle, La Rochelle, 26 novembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voyages maritimes de Zheng He et le système de tribut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Félix Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université des langues étrangères de Dalian, Nov 2019, Dalian, China</w:t>
+              <w:t xml:space="preserve">, Institut Confucius, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, May 2019, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aléas de l’institutionnalisation républicaine en Chine (1912-1917)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes II, Nov 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Leiden University, Jul 2019, Leyde, Netherlands</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le succès de Cao Kun : pratique de la corruption dans l'élection présidentielle de 1923</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "La corruption en Chine", Le Centre de recherche sur le Chine de l’IRIEC, Université Paul-Valéry Montpellier 3, Montpellier, 2 décembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Glasgow, United Kingdom</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etalon-or ou étalon-argent ? : les controverses sur la construction du système monétaire moderne à la fin des Qing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international, "Jade, or, porcelaine", Université Paul-Valéry Montpellier 3, Montpellier, 27-28 février 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IRIEC, Montpellier 3, May 2018, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclaration du Caire de 1943, la réécriture de l'Histoire dans la Chine d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Cinéma en Chine", Université Paul-Valéry Montpellier 3, Montpellier, 9-10 décembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Fès, Maroc</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How did the Chinese Intellectuals Understand the Concepts of &amp;quot;Republic&amp;quot; and &amp;quot;Democracy&amp;quot; in Early Republican China ? : From an Analysis of the Monarchical Restoration of Yuan Shikai in 1915</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th biennial Conference of Nordic Association for China Studies "Responsible China", University of Turku, Turku, 11-14 juin 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Republic or Monarchy ? Unitary State or Federal State ? - Liang Qichao and Republican Institutionalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on Specific Topics in Chinese Studies - one hundred years of modern China, Université de Ljubljana, Ljubljana, 14-17 octobre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Ljubljana, Slovenia. pp.71-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Qichao critique l’Occident – image de l’Occident dans son Récit de voyage en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atelier des doctorants en études chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IRIEC, Montpellier 3, Feb 2017, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Qichao et la construction de l’identité moderne chinoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités, images, représentation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Rochelle, Sep 2011, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonder une Chine meilleure : Liang Qichao et l’institutionnalisation républicaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française des études chinoises, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Qichao et la question de la forme de l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « La construction du politique dans la Chine contemporaine »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinhai geming qianhou de guoti zhizheng 辛亥革命前后的国体之争 1905-1915 (Les débats sur la question de la forme de l’État avant et après la Révolution de 1911, 1905-1915)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde des jeunes chercheurs à Paris – Yibai nian lai jia yu guo 一百年来家与国 (Les concepts de « famille » et d’« Etat » dans les cent dernières années)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...896 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5498,51 +5567,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6875D56"/>
+    <w:nsid w:val="23A82BF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5729,51 +5798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felix-jun-ma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113136v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun F&#233;lix Ma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106778v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.277.0215" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797912v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1549" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147815v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.7372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063282v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147822v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cruveille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/jade-or-porcelaine.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.7465" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147821v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.28911" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147819v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.29878" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474743v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03154069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536879v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136995v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825746v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688286v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151762v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073682v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106839v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073349v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075186v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075184v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073346v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151761v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felix-jun-ma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113136v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun F&#233;lix Ma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106778v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.277.0215" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797912v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1549" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147815v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.7372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063282v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147822v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cruveille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/jade-or-porcelaine.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.7465" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147821v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.29878" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.28911" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474743v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03154069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722902v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688286v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151762v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151758v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106839v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075183v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075184v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073346v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151759v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151756v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>