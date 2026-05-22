--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -513,426 +513,417 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Félix Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 1, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34745/numerev_1549⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les lettrés chinois rencontrent la civilisation moderne : le monde méditerranéen dans les récits chinois à la fin de la dynastie des Qing (fin XIXe – début XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ilcea.7372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europeana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.11-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147815v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
+                <w:t xml:space="preserve">Guo Songtao : un diplomate chinois au carrefour de la tradition et de la modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Félix Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europeana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10, pp.11-15</w:t>
+              <w:t xml:space="preserve">, 2017, 10, pp.71-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151556v1</w:t>
+                <w:t xml:space="preserve">hal-03066449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guo Songtao : un diplomate chinois au carrefour de la tradition et de la modernité</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10, pp.71-85</w:t>
+                <w:t xml:space="preserve">Liang Qichao et les institutions républicaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (1), pp.109-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066449v1</w:t>
+                <w:t xml:space="preserve">hal-03063282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Qichao et les institutions républicaines</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 31 (1), pp.109-123</w:t>
+                <w:t xml:space="preserve">Chine, la longue marche vers le suffrage universel - Introduction à l'histoire des élections parlementaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -942,122 +933,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade, or, porcelaine…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Cruveille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Cruveille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 272 p., 2021, Voix des Suds et des Orients, Fabrice Quéro, 9782367813776. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pulm.7465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1067,98 +1058,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe et la construction de la modernité chinoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Félix Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europeana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, 222 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1168,248 +1159,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etalon-or ? Etalon-argent ? Savoir et pouvoir dans les controverses au sujet des standards monétaires à la fin des Qing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Félix Jun MA; Solange CRUVEILLE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jade, or, porcelaine… : Objets précieux dans le monde chinois d’hier et d’aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PRESSES UNIVERSITAIRES DE LA MEDITERRANEE, pp.93-105, 2021, 9782367813776</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etalon-or ? Etalon-argent ? Savoir et pouvoir dans les controverses au sujet des standards monétaires à la fin des Qing</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, PRESSES UNIVERSITAIRES DE LA MEDITERRANEE, pp.93-105, 2021, 9782367813776</w:t>
+                <w:t xml:space="preserve">Comment les Han ont formé le caractère de la Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Labé; Michel Lefebvre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'atlas des peuples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série, Le Monde/La vie, pp.46-47, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147821v1</w:t>
+                <w:t xml:space="preserve">hal-03058231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les Han ont formé le caractère de la Chine</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, Hors-série, Le Monde/La vie, pp.46-47, 2018</w:t>
+                <w:t xml:space="preserve">Republic or Monarchy? Unitary State or Federal State? – Liang Qichao and Republican Institutionalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jana S. Rošker; Nataša Vampelj Suhadolnik. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernisation of Chinese Culture: Continuity and Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.71-83, 2013, 9781443845939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1419,355 +1410,355 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits de voyage à la fin des Qing (1840-1912)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Encyclopédie des Historiographies, Afriques, Amériques, Asies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1453-1459. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.28911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinmin congbao (Le) 新民丛报 (Journal du nouveau citoyen) (1902‑1907)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Félix Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1968-1974. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.29878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.29878⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03147819v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03147818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">新民說/第六節 (1902) Sur le nouveau citoyen/sixième section : 論國家思想 De la pensée de la nation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le chinois dans tous ses états : une anthologie augmentée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">新民說/第六節 (1902) Sur le nouveau citoyen/sixième section : 論國家思想 De la pensée de la nation</w:t>
+                <w:t xml:space="preserve">敬告青年 (1915) Conseils aux jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Félix Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le chinois dans tous ses états : une anthologie augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1777,98 +1768,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle Compagnie de Jésus et les oeuvres culturelles de Xujiahui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Félix Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europeana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.17-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1878,98 +1869,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Qichao, un intellectuel entre réformisme et conservatisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Félix Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SinoPolis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1979,100 +1970,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Qichao et la trajectoire politique moderne de la Chine – les aléas de l’institutionnalisation républicaine (1912-1917)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Histoire. EHESS - Paris, 2013. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...28 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03154069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2082,50 +2073,119 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">梁启超思想中的自由与秩序</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">华东政法大学法律学院崇法讲坛第179讲</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Law School, East China University of Political Science and Law, Mar 2026, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">晚清民国西方政治概念在中国的传播及其对近代政治图景的塑形</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Félix Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -2297,96 +2357,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">梁启超思想中的自由与秩序</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, Law School, East China University of Political Science and Law, Mar 2026, Shanghai, China</w:t>
+                <w:t xml:space="preserve">Individual&amp;quot; and &amp;quot;Group&amp;quot;: The Efforts and Dilemmas of Chinese Intellectuals in Constructing Modernity during the Late Qing and Early Republican Periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 5th Biennial Conference of the European Association for Chinese Philosophy (EACP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Iceland, Jun 2025, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536908v1</w:t>
+                <w:t xml:space="preserve">hal-05133701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit de voyage de l'année 1903 de Shan Shili et le féminisme chinois de la fin des Qing</w:t>
               </w:r>
@@ -2435,3071 +2495,3002 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual&amp;quot; and &amp;quot;Group&amp;quot;: The Efforts and Dilemmas of Chinese Intellectuals in Constructing Modernity during the Late Qing and Early Republican Periods</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, University of Iceland, Jun 2025, Reykjavík, Iceland</w:t>
+                <w:t xml:space="preserve">从《新大陆游记》到《欧游心影录》-- 梁任公对西方文化的祛魅及对中国问题的思索</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">台湾清华大学文论研究中心讲论会</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Tsing-Hua University (Taïwan, ROC), Apr 2024, Hsin Chu, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133701v1</w:t>
+                <w:t xml:space="preserve">hal-04550459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">1914与近代中国政治轨迹</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">京都大学人文研究所现代中国研究中心特别讲演会</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kyoto University, Mar 2024, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">法国大学人文学科写作方法论</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Félix Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">上海华东师范大学讲座</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université normale de la Chine de l'est, Apr 2024, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">全球流动视野下的思想变迁与社会创新--梁启超欧美游记的分析与解读</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">上海财经大学人文学院课堂</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres de l'Université de Shanghai des Finances et de l'Économie, May 2024, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Verne transformé : une étude sur la traduction de Deux ans de vacances dans le Journal du nouveau citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Félix Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition et transferts culturels : Asie orientale – Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lyon; Université de Nanjing; ISIT, Oct 2024, Paris et Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Lettres de l'Université de Shanghai des Finances et de l'Économie, May 2024, Shanghai, China</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire les concepts politiques occidentaux en chinois - une histoire de la démocratisation de la fin des Qing au début de la république de Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de rencontre franco-chinoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, National Tsing-Hua University (Taïwan, ROC), Apr 2024, Hsin Chu, Taiwan</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et motivation 历史课堂如何激发学生的兴趣</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment motiver - remotiver les apprenants de chinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française des professeurs de chinois, Jul 2023, Montargis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Kyoto University, Mar 2024, Kyoto, Japan</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débat sur le film &amp;quot;Des jours éblouissants&amp;quot; (Yangguang canlan de rizi, Jiang Wen, 1994)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine du cinéma chinois à La Rochelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Rochelle, Nov 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association française des professeurs de chinois, Jul 2023, Montargis, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">他山之石 ？-- 王韬书写法国史的旨趣 (Une pierre d'une autre montagne ? -- L'intérêt de Wang Tao pour l'écriture de l'histoire de France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023中法文明对话：”一带一路“人文交流青年领袖大连论坛 (Dialogue interculturel Chine-France 2023 : "la Ceinture et la Route" Forum des jeunes leaders)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des langues étrangères de Dalian, Oct 2023, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Rochelle, Nov 2023, La Rochelle, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seeking Solutions for China's Crisis - Kang Youwei and His Travels in Europe Between 1904 and 1908</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24nd Biennial Conference of the European Association for Chinese Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palacký University, Aug 2022, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université des langues étrangères de Dalian, Oct 2023, Dalian, China</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">关于法国学界治中国近现代史的一些个人观察及思考</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sinologie et sciences humaines et sociales : Causeries méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 2, Jun 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la modernisation chinoise à la fin des Qing à partir de l’exemple français : La France sous la plume de Wang Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernités en Asie orientale (Chine, Corée, Japon, Vietnam)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Palacký University, Aug 2022, Olomouc, Czech Republic</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation d'un Occident malade : le voyage de Liang Qichao sur le Vieux Continent en 1919</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles et anciennes routes de la soie : discours et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ReSO, Université Paul-Valéry Montpellier 3, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inalco, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parti progressiste (jinbudang 進步黨) et la construction d'un État fort au début de la République de Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses de la démocratie taïwanaise : penser et construire l'État républicain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon, Jun 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche d’une identité nationale chinoise : Mise en place et usage du concept de zhonghua minzu 中華民族</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences "Perspectives taïwanaises"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ReSO, Université Paul-Valéry Montpellier 3, Nov 2021, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianxia (le monde) ? État-nation ? Empire ? – Réflexions sur la transformation des formes politiques dans la Chine moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’études « Penser, décrire, représenter les Orients »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Dec 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Mar 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception des idées de Gustave Le Bon au début de la République de Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Traducteur et engagement politique : zoom sur l’Asie orientale", Université Paris 7 Diderot, Paris, 15 mars 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Feb 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Jiayin 甲寅 (Le Tigre) au Xin Qingnian 新青年 (La Jeunesse) – Repenser le libéralisme en Chine à la période du 4mai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'études Centenaire du Mouvement du 4 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Dec 2019, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Jiayin (The Tiger) to Xin Qingnian (New Youth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale "4 May 1919 : History in Motion : A Political, Social and Cultural Look at a Turning Point in the History of Modern China", Université de Mons, Mons, 2-4 mai 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan Qing youji zhong de Faguo 晚清游记中的法国 (La France dans les récits de voyage de la fin des Qing)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des langues étrangères de Dalian, Nov 2019, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Mons, Belgium</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Role of the French Revolution in the Debate between Constitutionalists and Revolutionaries in Late Qing China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Convention of Asia Scholars (ICAS) 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leiden University, Jul 2019, Leyde, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Wan Qing youji zhong de Faguo 晚清游记中的法国 (La France dans les récits de voyage de la fin des Qing)</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To Build a Modern Confucian Nation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Biennial Conference of the European Association for Chinese Studies, University of Glasgow, Glasgow, 29 août-1 septembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire la “nation” – construction de l’identité chinoise moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des vendredis de l’IRIEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIEC, Montpellier 3, May 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Méditerranée dans les écrits chinois à la fin de la dynastie des Qing (fin 19e - début 20e siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5eme édition du congrès international : "Langues, cultures et médias en Méditerranée : Genres, goûts, odeurs et couleurs", Institut français de Fès, lab. IRIEC, Fès, 23-25 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Fès, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pays du Soleil-Levant, modèle de la modernisation de la Chine des Qing ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Chine et modernité", Université Paul-Valéry Montpellier 3, Montpellier, 6 décembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo Songtao, premier diplomate chinois en Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des vendredis de l’IRIEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIEC, Montpellier 3, Feb 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des objets précieux : une histoire intellectuelle du jade et de l'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Congrès Asie, GIS Etudes asiatiques, Sciences Po Paris, 26-28 juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un État fédéral sous la République de Chine : une innovation politique de la Revue de la Chine nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Innovation et créativité en Chine",Centre de recherches sur la Chine (CRC – IRIEC), Université Paul-Valéry Montpellier 3, Montpellier, 7 décembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la notion de &amp;quot;liberté&amp;quot; chez Liang Qichao : sources chinoises, japonaises et européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Les Lumières vues de Chine", Université Paul-Valéry Montpellier 3 et MSH Sud, Montpellier, 1er décembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo Songtao (1818-1891), premier diplomate chinois en Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Espaces d'expression et formes du discours politique dans les sociétés extra-occidentales à l'ère de la globalisation intellectuelle : monde arabe, monde chinois et Japon", Université Alpes Grenoble, Grenoble, 7 novembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment enseigner la civilisation chinoise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Civilisation chinoise, nouvelles perspectives", Université de La Rochelle, La Rochelle, 26 novembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voyages maritimes de Zheng He et le système de tribut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Félix Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université des langues étrangères de Dalian, Nov 2019, Dalian, China</w:t>
+              <w:t xml:space="preserve">, Institut Confucius, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, May 2019, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aléas de l’institutionnalisation républicaine en Chine (1912-1917)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes II, Nov 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Leiden University, Jul 2019, Leyde, Netherlands</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le succès de Cao Kun : pratique de la corruption dans l'élection présidentielle de 1923</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "La corruption en Chine", Le Centre de recherche sur le Chine de l’IRIEC, Université Paul-Valéry Montpellier 3, Montpellier, 2 décembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IRIEC, Montpellier 3, May 2018, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclaration du Caire de 1943, la réécriture de l'Histoire dans la Chine d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Cinéma en Chine", Université Paul-Valéry Montpellier 3, Montpellier, 9-10 décembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Fès, Maroc</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etalon-or ou étalon-argent ? : les controverses sur la construction du système monétaire moderne à la fin des Qing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international, "Jade, or, porcelaine", Université Paul-Valéry Montpellier 3, Montpellier, 27-28 février 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How did the Chinese Intellectuals Understand the Concepts of &amp;quot;Republic&amp;quot; and &amp;quot;Democracy&amp;quot; in Early Republican China ? : From an Analysis of the Monarchical Restoration of Yuan Shikai in 1915</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th biennial Conference of Nordic Association for China Studies "Responsible China", University of Turku, Turku, 11-14 juin 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Glasgow, United Kingdom</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Republic or Monarchy ? Unitary State or Federal State ? - Liang Qichao and Republican Institutionalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on Specific Topics in Chinese Studies - one hundred years of modern China, Université de Ljubljana, Ljubljana, 14-17 octobre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Ljubljana, Slovenia. pp.71-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Qichao critique l’Occident – image de l’Occident dans son Récit de voyage en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atelier des doctorants en études chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IRIEC, Montpellier 3, Feb 2017, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Qichao et la construction de l’identité moderne chinoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités, images, représentation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Rochelle, Sep 2011, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonder une Chine meilleure : Liang Qichao et l’institutionnalisation républicaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française des études chinoises, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Qichao et la question de la forme de l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « La construction du politique dans la Chine contemporaine »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinhai geming qianhou de guoti zhizheng 辛亥革命前后的国体之争 1905-1915 (Les débats sur la question de la forme de l’État avant et après la Révolution de 1911, 1905-1915)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Félix Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde des jeunes chercheurs à Paris – Yibai nian lai jia yu guo 一百年来家与国 (Les concepts de « famille » et d’« Etat » dans les cent dernières années)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...779 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...114 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5567,51 +5558,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23A82BF3"/>
+    <w:nsid w:val="D3A7176F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5798,51 +5789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felix-jun-ma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113136v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun F&#233;lix Ma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106778v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.277.0215" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797912v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1549" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147815v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.7372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063282v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147822v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cruveille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/jade-or-porcelaine.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.7465" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147821v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.29878" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.28911" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474743v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03154069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722902v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688286v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151762v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151758v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106839v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075183v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075184v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073346v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151759v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151756v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felix-jun-ma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113136v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun F&#233;lix Ma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106778v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.277.0215" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797912v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147815v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.7372" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147820v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cruveille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/jade-or-porcelaine.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.7465" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054922v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147821v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.28911" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.29878" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03154069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136995v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825746v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688286v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073682v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106839v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073348v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075186v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075184v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073346v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151761v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>