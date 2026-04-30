--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -148,139 +148,143 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Walzer, une philosophie politique du contemporain</w:t>
+                <w:t xml:space="preserve">Chronique de philosophie morale et politique : Sophie Guérard de Latour, Le Multiculturalisme à l’épreuve du féminisme, Paris, Vrin, « L’esprit des lois », 2025, 306 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Mégret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raisons politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, N° 94 (2), pp.5-18. </w:t>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, pp.149-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rai.094.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rmm.261.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615314v1</w:t>
+                <w:t xml:space="preserve">hal-05593123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle théorie politique de l’injustice. Entretien avec Bruno Perreau</w:t>
               </w:r>
@@ -341,536 +345,752 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rai.094.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Walzer, une philosophie politique du contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Mégret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 94 (2), pp.5-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.094.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire Sphères de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Megret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° 94 (2), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dignité et le statut. La double exigence d’égalité et de différence dans les politiques de la reconnaissance, de Charles Taylor à Michael Walzer</w:t>
+                <w:t xml:space="preserve">Community Engagement as a Democratic Form of Belonging: Can Community Goods and the Common Good Coexist?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Megret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les théories de la reconnaissance au XXème siècle : problèmes, traditions et auteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emma Barettoni; Christian Lazzeri; Félix Megret; Valentina Santoro, Nov 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">11th Graduate Conference on Ethics &amp; Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEVIPOF, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702366v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El pluralismo democrático cuestionado por la presencia de comunidades subalternas</w:t>
+                <w:t xml:space="preserve">La pluralisation des échelles de démocratisation du commun chez Iris Marion Young : cité, société civile et démocratie globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Megret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aproximaciones interculturales y decoloniales al concepto de democracia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Católica de Temuco, Jun 2023, Temuco, Chile</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Philosophies féministes contemporaines"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Talini; Romain Vielfaure; Sophiapol, Nov 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702355v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la citoyenneté “active” aux formes communautaires de la participation. L’expérience sociale comme source de légitimité pour les normes démocratiques</w:t>
+                <w:t xml:space="preserve">La dignité et le statut. La double exigence d’égalité et de différence dans les politiques de la reconnaissance, de Charles Taylor à Michael Walzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Megret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démocratie par temps sombre : autoritarismes, participations, expérimentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Démocratie et Participation, Nov 2022, Saint denis, France</w:t>
+              <w:t xml:space="preserve">Les théories de la reconnaissance au XXème siècle : problèmes, traditions et auteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emma Barettoni; Christian Lazzeri; Félix Megret; Valentina Santoro, Nov 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702283v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’engagement civique à l’engagement communautaire : pratiques de politisation, pratiques de subjectivation en contexte démocratique</w:t>
+                <w:t xml:space="preserve">El pluralismo democrático cuestionado por la presencia de comunidades subalternas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Megret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engagement et actions politiques : acteurs, formes et espaces (Congrés 2021 de la Société Québécoise de Science Politique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sarah Munoz; Marie Lefebvre; Zaïnab Elguerrab; Jean-Philippe Royer, May 2021, Montréal (colloque en ligne), Canada</w:t>
+              <w:t xml:space="preserve">Aproximaciones interculturales y decoloniales al concepto de democracia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Católica de Temuco, Jun 2023, Temuco, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702391v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la citoyenneté “active” aux formes communautaires de la participation. L’expérience sociale comme source de légitimité pour les normes démocratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Megret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démocratie par temps sombre : autoritarismes, participations, expérimentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Démocratie et Participation, Nov 2022, Saint denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’engagement civique à l’engagement communautaire : pratiques de politisation, pratiques de subjectivation en contexte démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Megret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engagement et actions politiques : acteurs, formes et espaces (Congrés 2021 de la Société Québécoise de Science Politique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Munoz; Marie Lefebvre; Zaïnab Elguerrab; Jean-Philippe Royer, May 2021, Montréal (colloque en ligne), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tension entre société et communauté chez John Rawls à l’épreuve de la critique communautarienne de l’universalisme libéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Megret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héritages et usages de Rawls. Théorie de la justice, 50 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -938,51 +1158,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FF2D461"/>
+    <w:nsid w:val="213CFF2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1169,51 +1389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felix-megret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s239963" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04615314v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix M&#233;gret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.094.0005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04653930v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boudou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Megret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.094.0141" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04653988v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04702366v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04702355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04702391v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felix-megret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s239963" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593123v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix M&#233;gret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.261.0149" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04653930v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boudou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Megret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.094.0141" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04615314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.094.0005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04653988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593614v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04702366v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04702355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04702391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702269v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>