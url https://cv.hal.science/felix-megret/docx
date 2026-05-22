--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -264,209 +264,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle théorie politique de l’injustice. Entretien avec Bruno Perreau</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Félix Megret</w:t>
+                <w:t xml:space="preserve">Michael Walzer, une philosophie politique du contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Mégret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 94 (2), pp.141-171. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rai.094.0141⟩</w:t>
+              <w:t xml:space="preserve">, 2024, N° 94 (2), pp.5-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.094.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653930v1</w:t>
+                <w:t xml:space="preserve">hal-04615314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Walzer, une philosophie politique du contemporain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Mégret</w:t>
+                <w:t xml:space="preserve">Une nouvelle théorie politique de l’injustice. Entretien avec Bruno Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Megret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 94 (2), pp.5-18. </w:t>
+              <w:t xml:space="preserve">, 2024, N° 94 (2), pp.141-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rai.094.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rai.094.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615314v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -484,51 +484,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire Sphères de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Megret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° 94 (2), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -585,51 +585,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community Engagement as a Democratic Form of Belonging: Can Community Goods and the Common Good Coexist?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Megret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Graduate Conference on Ethics &amp; Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEVIPOF, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -654,51 +654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pluralisation des échelles de démocratisation du commun chez Iris Marion Young : cité, société civile et démocratie globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Megret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Philosophies féministes contemporaines"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sarah Talini; Romain Vielfaure; Sophiapol, Nov 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -723,51 +723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dignité et le statut. La double exigence d’égalité et de différence dans les politiques de la reconnaissance, de Charles Taylor à Michael Walzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Megret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les théories de la reconnaissance au XXème siècle : problèmes, traditions et auteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emma Barettoni; Christian Lazzeri; Félix Megret; Valentina Santoro, Nov 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -792,51 +792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El pluralismo democrático cuestionado por la presencia de comunidades subalternas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Megret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aproximaciones interculturales y decoloniales al concepto de democracia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Católica de Temuco, Jun 2023, Temuco, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -861,51 +861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la citoyenneté “active” aux formes communautaires de la participation. L’expérience sociale comme source de légitimité pour les normes démocratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Megret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratie par temps sombre : autoritarismes, participations, expérimentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Démocratie et Participation, Nov 2022, Saint denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -930,51 +930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’engagement civique à l’engagement communautaire : pratiques de politisation, pratiques de subjectivation en contexte démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Megret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engagement et actions politiques : acteurs, formes et espaces (Congrés 2021 de la Société Québécoise de Science Politique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sarah Munoz; Marie Lefebvre; Zaïnab Elguerrab; Jean-Philippe Royer, May 2021, Montréal (colloque en ligne), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -999,51 +999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tension entre société et communauté chez John Rawls à l’épreuve de la critique communautarienne de l’universalisme libéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Megret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héritages et usages de Rawls. Théorie de la justice, 50 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1158,51 +1158,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="213CFF2C"/>
+    <w:nsid w:val="9E867447"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1389,51 +1389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felix-megret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s239963" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593123v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix M&#233;gret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.261.0149" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04653930v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boudou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Megret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.094.0141" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04615314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.094.0005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04653988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593614v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04702366v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04702355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04702391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702269v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felix-megret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s239963" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593123v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix M&#233;gret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.261.0149" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04615314v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.094.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04653930v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boudou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Megret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.094.0141" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04653988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593614v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04702366v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04702355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04702391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702269v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>