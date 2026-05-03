--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -712,430 +712,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Passenger Screening Operations in Air Terminals</w:t>
+                <w:t xml:space="preserve">Pricing schemes for air traffic services through multi-level approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Rizk</w:t>
+                <w:t xml:space="preserve">Rabah Guettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadj Batatia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2018.12.004⟩</w:t>
+              <w:t xml:space="preserve">Applied Computing and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aci.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089983v1</w:t>
+                <w:t xml:space="preserve">hal-02138628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model‐based flight qualities evaluation approach for civil aircraft</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault-Tolerant Flight Control Based on Two-Stage Approach and Interior Point Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunlong Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunlong Zhong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhongjun Zhong</w:t>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpe.4723⟩</w:t>
+              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (2), pp 1809-1825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11277-017-5238-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138626v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant Flight Control Based on Two-Stage Approach and Interior Point Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lunlong Zhong</w:t>
+                <w:t xml:space="preserve">Optimization of Passenger Screening Operations in Air Terminals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+                <w:t xml:space="preserve">Hadj Batatia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 102 (2), pp 1809-1825. </w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.23-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11277-017-5238-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2018.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010869v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing schemes for air traffic services through multi-level approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model‐based flight qualities evaluation approach for civil aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunlong Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabah Guettaf</w:t>
+                <w:t xml:space="preserve">Zhongjun Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Computing and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (10), pp.e4723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aci.2018.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpe.4723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138628v1</w:t>
+                <w:t xml:space="preserve">hal-02138626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Adaptive Flight Control for Quadrotor Trajectory Tracking</w:t>
               </w:r>
@@ -1432,51 +1432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two Stages Approach for Managing Actuators Redundancy Application to Fault Tolerant Flight Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunlong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1625,1001 +1625,1001 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Cost Helicopter Training Simulator : A Software Case Study from the Brazilian Military Police</w:t>
+                <w:t xml:space="preserve">Airport Investment Risk Assessment under Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joice B. Mendes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
+                <w:t xml:space="preserve">Elena Mihaela Capitanul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Moudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Science and Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Mathematical, Computational, Physical and Quantum Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (9), pp 1162-1166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010400v1</w:t>
+                <w:t xml:space="preserve">hal-01086722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart Disease Diagnosis Using Fuzzy Supervised Learning Based on Dynamic Reduced Features</w:t>
+                <w:t xml:space="preserve">Low Cost Helicopter Training Simulator : A Software Case Study from the Brazilian Military Police</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Moudani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdel Razzak Mariam</w:t>
+                <w:t xml:space="preserve">Joice B. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of E-Health and Medical Communications (IJEHMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/ijehmc.2014070106⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Science and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp 45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5963/IJCSAI0402003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087214v1</w:t>
+                <w:t xml:space="preserve">hal-01010400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Classification of Customer Insolvency in Mobile Telecommunication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Heart Disease Diagnosis Using Fuzzy Supervised Learning Based on Dynamic Reduced Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Moudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grace Zaarour</w:t>
+                <w:t xml:space="preserve">Abdel Razzak Mariam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (3), 29 p. </w:t>
+              <w:t xml:space="preserve">International Journal of E-Health and Medical Communications (IJEHMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), pp 78-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/ijdsst.2014070101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/ijehmc.2014070106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128001v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-Indexed Control for Aircraft Vertical Guidance with Time Constraint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Bouadi</w:t>
+                <w:t xml:space="preserve">Fuzzy Classification of Customer Insolvency in Mobile Telecommunication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Moudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Choukroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37 (4), pp 1103-1113. </w:t>
+              <w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), 29 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.62118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/ijdsst.2014070101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987636v1</w:t>
+                <w:t xml:space="preserve">hal-01128001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airport Investment Risk Assessment under Uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space-Indexed Control for Aircraft Vertical Guidance with Time Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Mihaela Capitanul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+                <w:t xml:space="preserve">Daniel Choukroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mathematical, Computational, Physical and Quantum Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (4), pp 1103-1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.62118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086722v1</w:t>
+                <w:t xml:space="preserve">hal-00987636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepção de sistemas de seguimento de trajetórias complexas para aeronaves comerciais - Design of complex trajectories tracking systems for commercial aircraft</w:t>
+                <w:t xml:space="preserve">Expanding Small UAV Capabilities with ANN: A Case Study for Urban Areas Inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téo C. Revoredo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jules Ghislain Slama</w:t>
+                <w:t xml:space="preserve">Rodrigo L M Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz F Felizardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elcio H Shiguemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre C B Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista iberoamericana de ingeniería mecánica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 17 (2), pp 163-174</w:t>
+              <w:t xml:space="preserve">British Journal of Applied Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (2), pp.387-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009273v1</w:t>
+                <w:t xml:space="preserve">hal-05557259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A heuristic approach based on shortest path problems for integrated flight, aircraft, and passenger rescheduling under disruptions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mancel</w:t>
+                <w:t xml:space="preserve">Concepção de sistemas de seguimento de trajetórias complexas para aeronaves comerciais - Design of complex trajectories tracking systems for commercial aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo C. Revoredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Ghislain Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista iberoamericana de ingeniería mecánica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (2), pp 163-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/jors.2012.20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00935214v1</w:t>
+                <w:t xml:space="preserve">hal-01009273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic programming applied to rough sets attribute reduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A heuristic approach based on shortest path problems for integrated flight, aircraft, and passenger rescheduling under disruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi Shakik</w:t>
+                <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Information &amp; Optimization Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02522667.2011.10700125⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (3), pp. 384-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/jors.2012.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926564v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding Small UAV Capabilities with ANN: A Case Study for Urban Areas Inspection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo L M Mota</w:t>
+                <w:t xml:space="preserve">Dynamic programming applied to rough sets attribute reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Moudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz F Felizardo</w:t>
+                <w:t xml:space="preserve">Ahmad Shahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elcio H Shiguemori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre C B Ramos</w:t>
+                <w:t xml:space="preserve">Fadi Shakik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Applied Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Information &amp; Optimization Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (6), pp 1371-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02522667.2011.10700125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557259v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Networks Modelling for Aircraft Flight Guidance Dynamics</w:t>
               </w:r>
@@ -2716,377 +2716,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Assignment of Crew Reserve in Airlines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Enhancement of a data warehouse performance using association rules technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Moudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Moukhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Metaheuristic Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (7), pp 29-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078513v1</w:t>
+                <w:t xml:space="preserve">hal-01021590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic rough sets features reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Dynamic Assignment of Crew Reserve in Airlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Moudani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fadi Chakik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Science and Information Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Metaheuristic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (3), pp 45-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jamc.2011070103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021589v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of a data warehouse performance using association rules technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Dynamic rough sets features reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Moudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Hussein</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Shahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirna Moukhtar</w:t>
+                <w:t xml:space="preserve">Fadi Chakik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (7), pp 29-37</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Science and Information Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (4), pp 1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021590v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pricing of ATC/ATM services through bilevel programming approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Guettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Larbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3137,77 +3137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimistic Rough Sets Attribute Reduction using Dynamic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Moudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Shahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Chakik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3342,209 +3342,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of guaranteed performance controllers for systems with varying parameters</w:t>
+                <w:t xml:space="preserve">Zero-gravity atmospheric flight by robust nonlinear inverse dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 16 (6), pp 1185-1188. </w:t>
+              <w:t xml:space="preserve">, 1993, 16 (3), pp 604-607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/3.21147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/3.21056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914256v1</w:t>
+                <w:t xml:space="preserve">hal-00934011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-gravity atmospheric flight by robust nonlinear inverse dynamics</w:t>
+                <w:t xml:space="preserve">Design of guaranteed performance controllers for systems with varying parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 16 (3), pp 604-607. </w:t>
+              <w:t xml:space="preserve">, 1993, 16 (6), pp 1185-1188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/3.21056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/3.21147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934011v1</w:t>
+                <w:t xml:space="preserve">hal-00914256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (130)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3925,51 +3925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wander Mendes Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITNG 2018, 15th International Conference on Information Technology : New Generations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Las Vegas, United States. pp. 569-575/ ISBN: 978-3030083526, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4218,1226 +4218,1226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution of Differential Flat Systems Unising Variational Calculus</w:t>
+                <w:t xml:space="preserve">Computer vision in remotely piloted aircraft (RPA) to avoid obstacles during flight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Louadj</w:t>
+                <w:t xml:space="preserve">Wander M Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamas Panomruttanarug</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
+                <w:t xml:space="preserve">Rafael Braga da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Do V. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMECS 2016, International MultiConference of Engineers and Computer Scientists</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-10-3950-8_2⟩</w:t>
+              <w:t xml:space="preserve">ICAR 2017, 18th International Conference on Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Hong Kong, China. pp 316-321 / ISBN: 978-1-5386-3158-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAR.2017.8023626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512603v1</w:t>
+                <w:t xml:space="preserve">hal-01626531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network delay multipilers and air traffic management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Torque ripple reduction in brushless DC motor using repetitive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wijak Pornsukvitoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamas Panomruttanarug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattapon Chayopitak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangkla Kreuawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oscar Diaz Olariaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2017, 18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIM 2017 IEEE International Conference on Advanced Intelligent Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Munich, Germany. pp: 1508-1513 / ISBN :9781509060016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2017.8014232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651016v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV swarm control strategies: A case study for leak detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
+                <w:t xml:space="preserve">Towards 4D Trajectory Tracking for Transport Aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Escamilla Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bouadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 2017, 18th International Conference on Advanced Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC'2017, 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626533v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 4D Trajectory Tracking for Transport Aircraft</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Network delay multipilers and air traffic management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hakim Bouadi</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mykoniatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Weigang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Diaz Olariaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC'2017, 20th World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2017, 18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575758v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft ground handling: Analysis for automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Alonso Tabares</w:t>
+                <w:t xml:space="preserve">UAV swarm control strategies: A case study for leak detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Braga da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto C da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th AIAA Aviation Technology, Integration, and Operations Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2017-3425⟩</w:t>
+              <w:t xml:space="preserve">ICAR 2017, 18th International Conference on Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Hong Kong, China. pp 173-178 / ISBN: 978-1-5386-3158-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAR.2017.8023514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568979v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Wind Sensitivity Analysis for Trajectory Tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hakim Bouadi</w:t>
+                <w:t xml:space="preserve">Solution of Differential Flat Systems Unising Variational Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Louadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamas Panomruttanarug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA GNC 2017, AIAA Guidance, Navigation, and Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2017-1726⟩</w:t>
+              <w:t xml:space="preserve">IMECS 2016, International MultiConference of Engineers and Computer Scientists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Hong-Kong, Hong Kong SAR China. pp.17-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-3950-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429728v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamilton-Jacobi-Bellman equations for fuzzy-dual optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lunlong Zhong</w:t>
+                <w:t xml:space="preserve">Aircraft ground handling: Analysis for automation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Alonso Tabares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Marcelin Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCC 2017 36th Chinese Control Conference </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ChiCC.2017.8027369⟩</w:t>
+              <w:t xml:space="preserve">17th AIAA Aviation Technology, Integration, and Operations Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Denver, United States. 16 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-3425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629007v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Optimal Smooth Trajectories using Bezier Curves for Transport Aircraft</w:t>
+                <w:t xml:space="preserve">A Framework for Wind Sensitivity Analysis for Trajectory Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Escamilla Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITRAER 2017, 16th Brazilian Air Transport Research Society Symposium : "Opportunities and Challenges for the Growth of Air Transport".</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA GNC 2017, AIAA Guidance, Navigation, and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIAA, Jan 2017, Grapevine, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-1726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839265v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque ripple reduction in brushless DC motor using repetitive control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sangkla Kreuawan</w:t>
+                <w:t xml:space="preserve">Hamilton-Jacobi-Bellman equations for fuzzy-dual optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunlong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Marcelin Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2017 IEEE International Conference on Advanced Intelligent Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AIM.2017.8014232⟩</w:t>
+              <w:t xml:space="preserve">CCC 2017 36th Chinese Control Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dalian, China. pp.ISBN: 978-1-5386-2918-5 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ChiCC.2017.8027369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587226v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer vision in remotely piloted aircraft (RPA) to avoid obstacles during flight</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luciano Do V. Ribeiro</w:t>
+                <w:t xml:space="preserve">Generation of Optimal Smooth Trajectories using Bezier Curves for Transport Aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Escamilla Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 2017, 18th International Conference on Advanced Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SITRAER 2017, 16th Brazilian Air Transport Research Society Symposium : "Opportunities and Challenges for the Growth of Air Transport".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAR.2017.8023626⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01626531v1</w:t>
+                <w:t xml:space="preserve">hal-01839265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory Optimization for Differential Flat Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
+                <w:t xml:space="preserve">Fuzzy Dual Dynamic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mihaela Capitanul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Krykhtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMECS 2016, International MultiConference of Engineers and Computer Scientists </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Hong Kong, China. pp 225-228 / ISSN: 2078-0966</w:t>
+              <w:t xml:space="preserve">ICNC-FSKD 2016, 12th International Conference on Natural Computation, Fuzzy Systems and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Changsha, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296470v1</w:t>
+                <w:t xml:space="preserve">hal-01372543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of air corridor structures for enhanced traffic performance</w:t>
               </w:r>
@@ -5534,243 +5534,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Dual Dynamic Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Mihaela Capitanul</w:t>
+                <w:t xml:space="preserve">Introduction to Fuzzy Dual Mathematical Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Krykhtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El-Moudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNC-FSKD 2016, 12th International Conference on Natural Computation, Fuzzy Systems and Knowledge Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Changsha, China</w:t>
+              <w:t xml:space="preserve">FSDM 2016, 2nd International Conference on Fuzzy Systems and Data Mining </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Macau, China. pp. 11 - 21/ ISBN : 978-1-61499-721-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372543v1</w:t>
+                <w:t xml:space="preserve">hal-01385611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Fuzzy Dual Mathematical Programming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walid El-Moudani</w:t>
+                <w:t xml:space="preserve">Trajectory Optimization for Differential Flat Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Louadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamas Panomruttanarug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSDM 2016, 2nd International Conference on Fuzzy Systems and Data Mining </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Macau, China. pp. 11 - 21/ ISBN : 978-1-61499-721-4</w:t>
+              <w:t xml:space="preserve">IMECS 2016, International MultiConference of Engineers and Computer Scientists </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Hong Kong, China. pp 225-228 / ISSN: 2078-0966</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385611v1</w:t>
+                <w:t xml:space="preserve">hal-01296470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal for collaborative navigation in corridors</w:t>
               </w:r>
@@ -5851,51 +5851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Risk Assessment for Airport Strategic Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mihaela Capitanul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdan Alfazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5972,51 +5972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airport planning using fuzzy dual dynamic programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mihaela Capitanul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Krykhtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6087,910 +6087,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy setting of cost Index for improved flight management</w:t>
+                <w:t xml:space="preserve">A WiSARD-based multi-term memory framework for online tracking of objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Garcia-Munoz Sanchez-Camacho</w:t>
+                <w:t xml:space="preserve">Daniel N Do Nascimiento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongying Wu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabio Krykhtine</w:t>
+                <w:t xml:space="preserve">Rafael Lima de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila V. M. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe M G Franca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSKD 2015, 12th International Conference on Fuzzy Systems and Knowledge Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FSKD.2015.7381981⟩</w:t>
+              <w:t xml:space="preserve">ESANN 2015, European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bruges, Belgium. pp.978-287587014-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.3387.5687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192732v1</w:t>
+                <w:t xml:space="preserve">hal-01193153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A WiSARD-based multi-term memory framework for online tracking of objects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Lima de Carvalho</w:t>
+                <w:t xml:space="preserve">Fuzzy setting of cost Index for improved flight management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Garcia-Munoz Sanchez-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongying Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Krykhtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Felipe M G Franca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN 2015, European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bruges, Belgium. pp.978-287587014-8, </w:t>
+              <w:t xml:space="preserve">FSKD 2015, 12th International Conference on Fuzzy Systems and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Zhangjiajie, China. pp.433-438 / ISBN: 978-1-4673-7681-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.1.3387.5687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FSKD.2015.7381981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193153v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online actuator reassignment for fault tolerant flight control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lunlong Zhong</w:t>
+                <w:t xml:space="preserve">Assessing Air Traffic Noise around Airports : A Fuzzy Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Marcelin Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCDC 2014, 26th Chinese Control and Decision Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AUN 2014, Airports in Urban Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086730v1</w:t>
+                <w:t xml:space="preserve">hal-01016782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Uncertainty at Airports Ground Handling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walid El Moudani</w:t>
+                <w:t xml:space="preserve">Simulation and experimental study on attitude control of quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuttakorn Trirattanawananon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamas Panomruttanarug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohji Higuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AUN 2014, Airports in Urban Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROBIO 2014, 2014 IEEE International Conference on Robotics and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bali, Indonesia. pp.ISBN: 978-1-4799-7397-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBIO.2014.7090583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990083v1</w:t>
+                <w:t xml:space="preserve">hal-02193263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fuzzy approach for Airport Development Risk Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mihaela Capitanul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Moudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th international conference of Hong Kong Society for Transportation Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hong Kong Society for Transportation Studies, Dec 2014, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Air Traffic Noise around Airports : A Fuzzy Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roger Marcelin Faye</w:t>
+                <w:t xml:space="preserve">MPC Based Handling Qualities Assessment for a Transportation Aircraft with Failed Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunlong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AUN 2014, Airports in Urban Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA SciTech Forum 2014, AIAA Science and Technology Forum and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, National Harbor, United States. pp xxxx, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2014-1146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016782v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and experimental study on attitude control of quadrotor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kohji Higuchi</w:t>
+                <w:t xml:space="preserve">Managing Uncertainty at Airports Ground Handling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Fitouri-Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Moudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBIO 2014, 2014 IEEE International Conference on Robotics and Biomimetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AUN 2014, Airports in Urban Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service Technique de l'Aviation Civile (STAC), Apr 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBIO.2014.7090583⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02193263v1</w:t>
+                <w:t xml:space="preserve">hal-00990083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPC Based Handling Qualities Assessment for a Transportation Aircraft with Failed Actuators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Online actuator reassignment for fault tolerant flight control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunlong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA SciTech Forum 2014, AIAA Science and Technology Forum and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, National Harbor, United States. pp xxxx, </w:t>
+              <w:t xml:space="preserve">CCDC 2014, 26th Chinese Control and Decision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Changsha, China. pp 1706-1711, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2014-1146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCDC.2014.6852444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930521v1</w:t>
+                <w:t xml:space="preserve">hal-01086730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for flight guidance along air streams</w:t>
               </w:r>
@@ -7002,51 +7002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mastura Ab Wahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo C. Revoredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7093,90 +7093,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online tracking of multiple objects using WiSARD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Lima de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo S. C. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila V. M. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe M. G. França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7312,4470 +7312,4470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground Handling Management at Airports with Fuzzy Information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
+                <w:t xml:space="preserve">Expanding small UAV capabilities with ANN : a case study for urban areas observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo L. Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz F. Felizardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elcio H. Shiguemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCPL 2013, 6th IFAC Conference on Management and Control of Production and Logistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20130911-3-BR-3021.00016⟩</w:t>
+              <w:t xml:space="preserve">ICIIP 2013, IEEE Second International Conference on Image Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Shimla, India. pp.516 - 520, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIIP.2013.6707646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925077v1</w:t>
+                <w:t xml:space="preserve">hal-01078496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Operational Approach for Ground Handling Management at Airports with Imperfect Information</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zelaya-Cruz Luis Gustavo</w:t>
+                <w:t xml:space="preserve">On-Line Optimization for Fault Tolerant Flight Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunlong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIEOM 2013, 19th International Conference on Industrial Engineering and Operations Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Valladolid, Spain</w:t>
+              <w:t xml:space="preserve">ISAA 2013, 3rd International Symposium on Aircraft Airworthiness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925045v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altitude control of a satellite using a feedback linearization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hadj Batatia</w:t>
+                <w:t xml:space="preserve">Gestion des opérations d'escale sur une plateforme aéroportuaire : approches centralisée et décentralisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Fitouri-Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malek Benslama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control and Automation Conference 2013: Uniting Problems and Solutions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF 2013, 14ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/cp.2013.0018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01422733v1</w:t>
+                <w:t xml:space="preserve">hal-00934776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft trajectory management and control with spatial reference</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Miquel</w:t>
+                <w:t xml:space="preserve">Knowledge-based trajectory control for engine-out aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongying Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCA 2013, 10th IEEE International Conference on Control and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCA.2013.6564909⟩</w:t>
+              <w:t xml:space="preserve">DASC 2013, IEEE/AIAA 32nd Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, East Syracuse, United States. pp 2B1-1 - 2B1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2013.6712533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945176v1</w:t>
+                <w:t xml:space="preserve">hal-00973870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decentralized approach for ground handling fleet management at airports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Fitouri-Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padrón-Astorga Silvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALT 2013, International Conference on Advanced Logistics and Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Sousse, Tunisia. pp 302-307 ; ISBN : 978-1-4799-0314-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICAdLT.2013.6568476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based trajectory control for engine-out aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongying Wu</w:t>
+                <w:t xml:space="preserve">Aircraft trajectory management and control with spatial reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2013, IEEE/AIAA 32nd Digital Avionics Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, East Syracuse, United States. pp 2B1-1 - 2B1-12, </w:t>
+              <w:t xml:space="preserve">ICCA 2013, 10th IEEE International Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Hangzhou, China. pp 1592-1597 ; ISBN : 978-1-4673-4707-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASC.2013.6712533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCA.2013.6564909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973870v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ANN and UAV for Terrain Surveillance : A Case Study for Urban Areas Observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz F. Felizardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo L. Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elcio H. Shiguemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz F. Felizardo</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marcos T. Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIS 2013, 13th International Conference on Hybrid Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Gammarth, Tunisia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HIS.2013.6920414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Placement with Connectivity for RSNs based on a Primal-Dual Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Lima de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunlong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Maia Galvão França</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESANN 2013, 21st European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp 245-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft fault tolerant control based on active set method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lunlong Zhong</w:t>
+                <w:t xml:space="preserve">Altitude control of a satellite using a feedback linearization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Benenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadj Batatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Benslama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCDC 2013, 25th Chinese Control and Decision Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCDC.2013.6561557⟩</w:t>
+              <w:t xml:space="preserve">Control and Automation Conference 2013: Uniting Problems and Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Glasgow, United Kingdom. pp.ISBN: 978-1-84919-710-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2013.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926493v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding small UAV capabilities with ANN : a case study for urban areas observation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
+                <w:t xml:space="preserve">An Operational Approach for Ground Handling Management at Airports with Imperfect Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Fitouri-Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zelaya-Cruz Luis Gustavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIIP 2013, IEEE Second International Conference on Image Information Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICIEOM 2013, 19th International Conference on Industrial Engineering and Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Valladolid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078496v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des opérations d'escale sur une plateforme aéroportuaire : approches centralisée et décentralisée</w:t>
+                <w:t xml:space="preserve">Ground Handling Management at Airports with Fuzzy Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Fitouri-Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mancel</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2013, 14ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MCPL 2013, 6th IFAC Conference on Management and Control of Production and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Fortaleza, Brazil. pp 373-378 ; ISBN : 978-3-902823-50-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130911-3-BR-3021.00016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934776v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Line Optimization for Fault Tolerant Flight Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Aircraft fault tolerant control based on active set method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunlong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAA 2013, 3rd International Symposium on Aircraft Airworthiness</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCDC 2013, 25th Chinese Control and Decision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Guiyang, China. pp 3516-3521 ; ISBN : 978-1-4673-5533-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCDC.2013.6561557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930266v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotorcraft trajectory tracking by supervised NLI control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
+                <w:t xml:space="preserve">Neural Networks Based Aircraft Fault Tolerant Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunlong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMECS 2012, International MultiConference of Engineers and Computer Scientists 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ATIO 2012, 12th AIAA Aviation Technology, Integration, and Operations Conference and 14th AIAA/ISSMO Multidisciplinary Analysis and Optimization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Indianapolis, United States. pp xxxx, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2012-5683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938523v1</w:t>
+                <w:t xml:space="preserve">hal-00926483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glide Control for Engine-Out Aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongying Wu</w:t>
+                <w:t xml:space="preserve">Aircraft time-2D longitudinal guidance based on spatial inversion of flight dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Choukroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA GNC 2012, Guidance, Navigation, and Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Minneapolis, United States. </w:t>
+              <w:t xml:space="preserve">DASC 2012, 31st IEEE/AIAA Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Williamsburg, United States. pp 3C4-1 - 3C4-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2012-4442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2012.6382313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086659v1</w:t>
+                <w:t xml:space="preserve">hal-00938908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-based nonlinear dynamic inversion control for aircraft continuous descent approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Bouadi</w:t>
+                <w:t xml:space="preserve">Glide Control for Engine-Out Aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongying Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAIS 2012, IEEE Conference on Evolving and Adaptive Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Madrid, Spain. pp 164-169, </w:t>
+              <w:t xml:space="preserve">AIAA GNC 2012, Guidance, Navigation, and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Minneapolis, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EAIS.2012.6232823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2012-4442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938791v1</w:t>
+                <w:t xml:space="preserve">hal-01086659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft time-2D longitudinal guidance based on spatial inversion of flight dynamics</w:t>
+                <w:t xml:space="preserve">Space-based nonlinear dynamic inversion control for aircraft continuous descent approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Choukroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2012, 31st IEEE/AIAA Digital Avionics Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Williamsburg, United States. pp 3C4-1 - 3C4-14, </w:t>
+              <w:t xml:space="preserve">EAIS 2012, IEEE Conference on Evolving and Adaptive Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Madrid, Spain. pp 164-169, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASC.2012.6382313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EAIS.2012.6232823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938908v1</w:t>
+                <w:t xml:space="preserve">hal-00938791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed control of job-shop systems via edge reversal dynamics for automated guided vehicles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Rotorcraft trajectory tracking by supervised NLI control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Lengerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Felipe França</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTELLI 2012, 1st International Conference on Intelligent Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Chamonix / Mont Blanc, France. pp 25-30</w:t>
+              <w:t xml:space="preserve">IMECS 2012, International MultiConference of Engineers and Computer Scientists 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Hong Kong, China. pp 883-887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938526v1</w:t>
+                <w:t xml:space="preserve">hal-00938523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection for Difference Flat Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed control of job-shop systems via edge reversal dynamics for automated guided vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Lengerke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan González Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Suell Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nan Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
+                <w:t xml:space="preserve">Felipe França</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMECS 2012, International MultiConference of Engineers and Computer Scientists 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Hong Kong, China. pp 938-943</w:t>
+              <w:t xml:space="preserve">INTELLI 2012, 1st International Conference on Intelligent Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Chamonix / Mont Blanc, France. pp 25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938522v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft trajectory tracking by nonlinear spatial inversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic programming for trajectory optimization of engine-out transportation aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongying Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayibe Chio Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunlong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA GNC 2012, AIAA Guidance, Navigation and Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Minneapolis, United States. pp 1-17, </w:t>
+              <w:t xml:space="preserve">CCDC 2012, 24th Chinese Control and Decision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Taiyuan, China. pp 98 -103, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2012-4613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCDC.2012.6244015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938713v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic programming for trajectory optimization of engine-out transportation aircraft</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aircraft trajectory tracking by nonlinear spatial inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Bouadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lunlong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCDC 2012, 24th Chinese Control and Decision Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCDC.2012.6244015⟩</w:t>
+              <w:t xml:space="preserve">AIAA GNC 2012, AIAA Guidance, Navigation and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Minneapolis, United States. pp 1-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2012-4613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938792v1</w:t>
+                <w:t xml:space="preserve">hal-00938713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Networks Based Aircraft Fault Tolerant Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault Detection for Difference Flat Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Doncescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunlong Zhong</w:t>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATIO 2012, 12th AIAA Aviation Technology, Integration, and Operations Conference and 14th AIAA/ISSMO Multidisciplinary Analysis and Optimization Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMECS 2012, International MultiConference of Engineers and Computer Scientists 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Hong Kong, China. pp 938-943</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926483v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft flight management with actuator major failure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control PID de altura de un Quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Andrés Beltrán Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Lengerke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan González Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrei Doncescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCDC 2011, Control and Decision Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIIM 2011, 3er Congreso Internacional de Ingeniería Mecatrónica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bucaramanga, Colombia. pp xxxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938497v1</w:t>
+                <w:t xml:space="preserve">hal-00941260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la gestion des opérations d'escale sur une plateforme aéroportuaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mancel</w:t>
+                <w:t xml:space="preserve">Airport zoning based on a logical condition on LAeqD and LAeqN noise metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Ghislain Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Cerqueira Revoredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarcilene A Heleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t>
+              <w:t xml:space="preserve">ICSV 18, 18th International Congress on Sound and Vibration 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Rio de janeiro, Brazil. pp.ISBN: 9781618392596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934767v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of control channels under actuator failure : an optimization approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive backstepping for trajectory tracking of nonlinearly parameterized class of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2011, 30th IEEE/AIAA Digital Avionics Systems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DASC.2011.6096131⟩</w:t>
+              <w:t xml:space="preserve">CINTI 2011 IEEE 12th International Symposium on Computational Intelligence and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Budapest, Hungary. pp 213 - 217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CINTI.2011.6108501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938793v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive backstepping for trajectory tracking of nonlinearly parameterized class of nonlinear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of control channels under actuator failure : an optimization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunlong Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongying Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CINTI 2011 IEEE 12th International Symposium on Computational Intelligence and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CINTI.2011.6108501⟩</w:t>
+              <w:t xml:space="preserve">DASC 2011, 30th IEEE/AIAA Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Seattle, United States. pp 7D6-1-7D6-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2011.6096131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938519v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flight path tracking based-on direct adaptive sliding mode control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongying Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV 2011, IEEE Intelligent Vehicles Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Baden-Baden, Germany. pp 25-30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IVS.2011.5940395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential flatness and control of nonlinear systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Aircraft flight management with actuator major failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastião Simoes Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Doncescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCC 2011, 30th Chinese Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCDC 2011, Control and Decision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Mianyang, China. pp 4311 - 4316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCDC.2011.5968984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019929v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for assessing the impact of transportation facility investment on local development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcella Autran Burlier Drummond</w:t>
+                <w:t xml:space="preserve">Optimisation de la gestion des opérations d'escale sur une plateforme aéroportuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Fitouri-Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kaffa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luiz Gustavo Zelaya Cruz</w:t>
+                <w:t xml:space="preserve">Jessica Bardaji Ferraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HKSTS 2011, 16th International Conference of Hong Kong Society for Transportation Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Hong Kong, China. pp xxxx</w:t>
+              <w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938737v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive sliding mode control for quadrotor attitude stabilization and altitude tracking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Differential flatness and control of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastião Simoes Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Drouin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CINTI 2011, IEEE 12th International Symposium on Computational Intelligence and Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CCC 2011, 30th Chinese Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Yantai, China. pp 643-648</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938518v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning airports within regional multimodal transportation systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">A framework for assessing the impact of transportation facility investment on local development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Autran Burlier Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kaffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Gustavo Zelaya Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaranto Lopes Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONINFRA 2011, 5e congresso de infraestrutura de transportes / 5th transportation infrastructure conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, São Paulo, Brazil. pp xxxx</w:t>
+              <w:t xml:space="preserve">HKSTS 2011, 16th International Conference of Hong Kong Society for Transportation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Hong Kong, China. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938516v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bi-level scheme for assessing the impact of air transportation on local development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amaranto Lopes Pereira</w:t>
+                <w:t xml:space="preserve">Adaptive sliding mode control for quadrotor attitude stabilization and altitude tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastião Simoes Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERSA 2011, 51st European Congress of the Regional Science Association International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CINTI 2011, IEEE 12th International Symposium on Computational Intelligence and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Budapest, Hungary. pp 449 - 455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CINTI.2011.6108547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938502v1</w:t>
+                <w:t xml:space="preserve">hal-00938518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des opérations de contrôle des passagers dans une aérogare</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planning airports within regional multimodal transportation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Autran Burlier Drummond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Gustavo Zelaya Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakiatou Christelle Kaffa-Jackou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hadj Batatia</w:t>
+                <w:t xml:space="preserve">Amaranto Lopes Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t>
+              <w:t xml:space="preserve">CONINFRA 2011, 5e congresso de infraestrutura de transportes / 5th transportation infrastructure conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, São Paulo, Brazil. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021492v1</w:t>
+                <w:t xml:space="preserve">hal-00938516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural network control based on differential flatness for a quadrotor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A bi-level scheme for assessing the impact of air transportation on local development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Autran Burlier Drummond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastião S. Cunha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hamdam Al-Fazari</w:t>
+                <w:t xml:space="preserve">Luis Gustavo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaranto Lopes Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DINCON 2011, 10a Conferência Brasileira de Dinâmica, Controle e Aplicações</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERSA 2011, 51st European Congress of the Regional Science Association International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp xxxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346276v1</w:t>
+                <w:t xml:space="preserve">hal-00938502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airport zoning based on a logical condition on LAeqD and LAeqN noise metrics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tarcilene A Heleno</w:t>
+                <w:t xml:space="preserve">A neural network control based on differential flatness for a quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastião S. Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamas Panomruttanarug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdam Al-Fazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSV 18, 18th International Congress on Sound and Vibration 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DINCON 2011, 10a Conferência Brasileira de Dinâmica, Controle e Aplicações</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Águas de Lindóia, SP, Brazil. pp.778-781, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5540/DINCON.2011.001.1.0198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339898v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control PID de altura de un Quadrotor</w:t>
+                <w:t xml:space="preserve">Optimisation des opérations de contrôle des passagers dans une aérogare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Andrés Beltrán Mendoza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hernan González Acuña</w:t>
+                <w:t xml:space="preserve">Rakiatou Christelle Kaffa-Jackou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadj Batatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIIM 2011, 3er Congreso Internacional de Ingeniería Mecatrónica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Bucaramanga, Colombia. pp xxxx</w:t>
+              <w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941260v1</w:t>
+                <w:t xml:space="preserve">hal-01021492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passenger improver - A second phase method for integrated aircraft passenger recovery systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mancel</w:t>
+                <w:t xml:space="preserve">Hybrid backstepping control for rotorcraft guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Ghislain Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRISTAN VII 2010, 7th TRIennal Symposium on Transportation ANalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Tromso, Norway. pp 1-4</w:t>
+              <w:t xml:space="preserve">ICCA 2010, 8th IEEE International Conference on Control &amp; Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Xiamen, China. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938772v1</w:t>
+                <w:t xml:space="preserve">hal-00938741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid backstepping control for rotorcraft guidance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Méthodes de recherche opérationnelle pour la gestion des perturbations dans le domaine aérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Acuna-Agost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semi Gabteni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCA 2010, 8th IEEE International Conference on Control &amp; Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Xiamen, China. pp xxxx</w:t>
+              <w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938741v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de recherche opérationnelle pour la gestion des perturbations dans le domaine aérien</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Une approche de modélisation d'un système multimodal de transport de marchandise en vue de son optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Autran Burlier Drummond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaranto Lopes Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934760v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de modélisation d'un système multimodal de transport de marchandise en vue de son optimisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mancel</w:t>
+                <w:t xml:space="preserve">A maximum entropy approach to update airlines demand distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Bilegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gonzalez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaranto Lopes Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDO 2004, Inverse Problems, Design and Optimization Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Rio de Janeiro, Brazil. pp 19-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17415970600573825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934803v1</w:t>
+                <w:t xml:space="preserve">hal-00914276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A maximum entropy approach to update airlines demand distributions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergio Gonzalez-Rojo</w:t>
+                <w:t xml:space="preserve">Discrete flatness for non linear systems FDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Doncescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDO 2004, Inverse Problems, Design and Optimization Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BWCCA 2010, 5th International Conference on Broadband, Wireless Computing, Communication and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Fukuoka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BWCCA.2010.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17415970600573825⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00914276v1</w:t>
+                <w:t xml:space="preserve">hal-01021489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete flatness for non linear systems FDI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrei Doncescu</w:t>
+                <w:t xml:space="preserve">Passenger improver - A second phase method for integrated aircraft passenger recovery systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Acuna-Agost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BWCCA 2010, 5th International Conference on Broadband, Wireless Computing, Communication and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TRISTAN VII 2010, 7th TRIennal Symposium on Transportation ANalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Tromso, Norway. pp 1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BWCCA.2010.119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01021489v1</w:t>
+                <w:t xml:space="preserve">hal-00938772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches d'optimisation bi-niveaux pour la tarification des services ATC/ATM dans une région de faible trafic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Guettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Larbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11813,51 +11813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential flat control for rotorcraft trajectory tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geanina Andrei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11921,64 +11921,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Princing ATC/ATM services : Part I : the case of a public provider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Guettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Larbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12029,64 +12029,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Princing ATC/ATM services : Part II : the case of a private provider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Guettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Larbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12131,458 +12131,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two level optimization approach for long-term planning in a large air transportation network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Approche heuristique pour la gestion de perturbations dans le domaine aérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDO 2007, 2nd Symposium on Inverse Problems, Design and Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2009, 10ème congrès de la Société Francaise de Recherche Operationnelle et d'Aide à la Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938152v1</w:t>
+                <w:t xml:space="preserve">hal-00934759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche heuristique pour la gestion de perturbations dans le domaine aérien</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">A two level optimization approach for long-term planning in a large air transportation network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Handou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Alou Oumarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2009, 10ème congrès de la Société Francaise de Recherche Operationnelle et d'Aide à la Decision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDO 2007, 2nd Symposium on Inverse Problems, Design and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Miami Beach, United States. pp 275-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17415970802166733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934759v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi agent systems approach for aircraft emergency evacuation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Felipe França</w:t>
+                <w:t xml:space="preserve">Differential flatness applied to vehicle trajectory tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Chi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei-Bin Hsiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EngOpt 2008, Engineering Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCC 2008, 27th Chinese Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Kunming, China. pp 242-247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CHICC.2008.4605024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938768v1</w:t>
+                <w:t xml:space="preserve">hal-00938183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global model for long term planning of multimodal freight transportation systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amaranto Lopes Pereira</w:t>
+                <w:t xml:space="preserve">Optimal reallocation of aircraft actuators after failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geanina Andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Doncescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PANAM 2008, XV Panamerican Transportation Conference on Traffic and Transportation Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Cartagena, Colombia. pp xxxx</w:t>
+              <w:t xml:space="preserve">EngOpt 2008, International Conference on Engineering Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rio de Janeiro, Brazil. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939226v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is DNL appropriate for airport noise zoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Ghislain Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12601,1149 +12623,1105 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Cerqueira Revoredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACOUSTICS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp 1967-1971, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.2933575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal reallocation of aircraft actuators after failure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrei Doncescu</w:t>
+                <w:t xml:space="preserve">A multi agent systems approach for aircraft emergency evacuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minesh Poudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakiatou Christelle Kaffa-Jackou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe França</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EngOpt 2008, International Conference on Engineering Optimization</w:t>
+              <w:t xml:space="preserve">EngOpt 2008, Engineering Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Rio de Janeiro, Brazil. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938767v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal allocation of transportation aircraft actuators during manoeuvre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mancel</w:t>
+                <w:t xml:space="preserve">A global model for long term planning of multimodal freight transportation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Autran Burlier Drummond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaranto Lopes Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSMO 2008, 12th AIAA/ISSMO Multidisciplinary Analysis and Optimization conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Victoria, Canada. pp xxxx</w:t>
+              <w:t xml:space="preserve">PANAM 2008, XV Panamerican Transportation Conference on Traffic and Transportation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cartagena, Colombia. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938766v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Bezier curve for 4D reference trajectory definition under flight profile constraint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Miquel</w:t>
+                <w:t xml:space="preserve">Optimal allocation of transportation aircraft actuators during manoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geanina Andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATIO 2008, 8th AIAA Aviation Technology, Integration, and Operations Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISSMO 2008, 12th AIAA/ISSMO Multidisciplinary Analysis and Optimization conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Victoria, Canada. pp xxxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938739v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle des gouvernes d'un aéronef lors d'une manoeuvre de vol-approche par programmation linéaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mancel</w:t>
+                <w:t xml:space="preserve">Modified Bezier curve for 4D reference trajectory definition under flight profile constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOPT 2008, Congrès conjoint SCRO/Journées de l'Optimisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ATIO 2008, 8th AIAA Aviation Technology, Integration, and Operations Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Anchorage, United States. pp xxxx, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2008-8900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996107v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimization approach for long planning of multimodal freight transportation systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Contrôle des gouvernes d'un aéronef lors d'une manoeuvre de vol-approche par programmation linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geanina Andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mancel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaranto Lopes Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EngOpt 2008, International Conference on Engineering Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rio de Janeiro, Brazil. pp xxxx</w:t>
+              <w:t xml:space="preserve">JOPT 2008, Congrès conjoint SCRO/Journées de l'Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938288v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear control structures for rotorcraft positioning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Miquel</w:t>
+                <w:t xml:space="preserve">An optimization approach for long planning of multimodal freight transportation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Autran Burlier Drummond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaranto Lopes Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA GNC 2008, AIAA Guidance, Navigation and Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EngOpt 2008, International Conference on Engineering Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rio de Janeiro, Brazil. pp xxxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938740v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential flatness applied to vehicle trajectory tracking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fei-Bin Hsiao</w:t>
+                <w:t xml:space="preserve">Non-linear control structures for rotorcraft positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCC 2008, 27th Chinese Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Kunming, China. pp 242-247, </w:t>
+              <w:t xml:space="preserve">AIAA GNC 2008, AIAA Guidance, Navigation and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Honolulu, United States. pp xxxx, </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CHICC.2008.4605024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2008-7006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938183v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic 4D flight guidance based on differential flatness</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Miquel</w:t>
+                <w:t xml:space="preserve">An extension of furness algorithm to elastic trip distribution forecast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Carretero Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACA 2007, 17th IFAC Symposium on Automatic Control in Aerospace</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCOPT II/MOPTA 2007, 2nd International Conference on Continuous Optimization / Modeling and Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Hamilton, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938155v1</w:t>
+                <w:t xml:space="preserve">hal-00996154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two level non linear inverse control structure for rotorcraft trajectory tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composite hermite curves for time-based aircraft spacing at meter fix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Loscos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCC 2007, 26th Chinese Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CHICC.2006.4347095⟩</w:t>
+              <w:t xml:space="preserve">AIAA GNC 2007, AIAA Guidance, Navigation and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Hilton Head, United States. pp xxxx, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2007-6869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938173v1</w:t>
+                <w:t xml:space="preserve">hal-00998720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite hermite curves for time-based aircraft spacing at meter fix</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A two level non linear inverse control structure for rotorcraft trajectory tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Loscos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA GNC 2007, AIAA Guidance, Navigation and Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Hilton Head, United States. pp xxxx, </w:t>
+              <w:t xml:space="preserve">CCC 2007, 26th Chinese Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Zhangjiajie, China. pp 321-325, </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2007-6869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CHICC.2006.4347095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998720v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotorcraft trajectory tracking by non linear inverse control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13781,90 +13759,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection using differential flatness in flight guidance systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Fellouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geanina Andrei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13909,360 +13887,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural inversion of flight guidance dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Generic 4D flight guidance based on differential flatness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jules Ghislain Slama</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2007, 7th International Conference on Intelligent Systems Design and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISDA.2007.58⟩</w:t>
+              <w:t xml:space="preserve">ACA 2007, 17th IFAC Symposium on Automatic Control in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp 353-358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20070625-5-FR-2916.00061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938898v1</w:t>
+                <w:t xml:space="preserve">hal-00938155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term planning of an air transportation network : an optimization approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mancel</w:t>
+                <w:t xml:space="preserve">Neural inversion of flight guidance dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Chi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Ghislain Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOPT 2007, Journées de l'optimisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISDA 2007, 7th International Conference on Intelligent Systems Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil. pp 190-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISDA.2007.58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995129v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension of furness algorithm to elastic trip distribution forecast</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Long-term planning of an air transportation network : an optimization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Handou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Alou Oumarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCOPT II/MOPTA 2007, 2nd International Conference on Continuous Optimization / Modeling and Optimization Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Hamilton, Canada</w:t>
+              <w:t xml:space="preserve">JOPT 2007, Journées de l'optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996154v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding a new dimension to airside capacity at airports</w:t>
               </w:r>
@@ -14300,51 +14300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rekkia Kaffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handou Mahammadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Gustavo Zelaya Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Airport Conference : Planning, infrastructure &amp; environment,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Sao Paulo, Brazil</w:t>
@@ -14373,51 +14373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airline fleet assignment : a state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14455,90 +14455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flight-path tracking control of a transportation aircraft : Comparison of two nonlinear design approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lili Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DASC 2006, 25th IEEE/AIAA Digital Avionics Systerms Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Portsmouth, United States. pp 1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14585,51 +14585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche globale d'évaluation de la capacité aéroportuaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14693,77 +14693,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection in flight guidance dynamics based on differential flatness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Fellouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Doncescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DASC 2006, 25th IEEE/AIAA Digital Avionics Systerms Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Portsmouth, United States. pp 1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14797,77 +14797,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path Stretching and Tracking for Time-Based Aircraft Spacing at Meter Fix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Loscos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA GNC 2006, AIAA Guidance, Navigation and Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Keystone, United States. pp xxxx, </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15005,51 +15005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sliding mode control design for aircraft rendezvous at meter fix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15109,64 +15109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical performance evaluation between linear and nonlinear designs for aircraft relative guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Casaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15230,51 +15230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A neural approach for fast simulation of flight mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giórgio Valmórbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15438,51 +15438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Flatness and Flight Guidance : A Neural Adaptive Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15542,51 +15542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flatness Based Flight Guidance Control Using Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15640,922 +15640,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simplified Backstepping Design for 3D Time-based Aircraft Relative Guidance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Miquel</w:t>
+                <w:t xml:space="preserve">Fuzzy linear regression : application to the estimation of air transport demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Charfeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Loscos</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA GNC 2004, AIAA Guidance, Navigation and Control Conference and Exhibit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FSSCEF 2004, International Conference on Fuzzy Sets and Soft Computing in Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Saint-Petersburg, Russia. pp 350-359</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998749v1</w:t>
+                <w:t xml:space="preserve">hal-01022443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum time trajectory generation for relative guidance of aircraft</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Simplified Backstepping Design for 3D Time-based Aircraft Relative Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Casaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Loscos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDO 2004, Inverse Problems, Design and Optimization Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA GNC 2004, AIAA Guidance, Navigation and Control Conference and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Providence, United States. pp xxxx, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2004-4993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938905v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new flight guidance approach based on differential flatness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimum time trajectory generation for relative guidance of aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baba Ouinténi Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2004, 23rd Digital Avionics System Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IPDO 2004, Inverse Problems, Design and Optimization Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Rio de Janeiro, Brazil. pp xxxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021727v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy linear regression : application to the estimation of air transport demand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souhir Charfeddine</w:t>
+                <w:t xml:space="preserve">A new flight guidance approach based on differential flatness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Chi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc de Coligny</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSSCEF 2004, International Conference on Fuzzy Sets and Soft Computing in Economics and Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASC 2004, 23rd Digital Avionics System Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Salt Lake City, United States. pp xxxx, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2004.1390737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022443v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a supervised flight control system for aircraft relative guidance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Aircraft relative guidance : a flatness synthesis of a new autopilot mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karim Achaibou</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2003, 22nd Digital Avionics Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ATM 2003, 5th USA/Europe Air Traffic Management Research and Development Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Budapest, Hungary. pp xxxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938057v1</w:t>
+                <w:t xml:space="preserve">hal-00938047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Feedback Linearizing Controller for Relative Guidance Between Commercial Aircraft</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Design of a supervised flight control system for aircraft relative guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA GNC 2003, AIAA Guidance, Navigation and Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Austin, United States. pp xxxx, </w:t>
+              <w:t xml:space="preserve">DASC 2003, 22nd Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Indianapolis, United States. pp 4.D.3 - 4.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2003-5410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2003.1245845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998755v1</w:t>
+                <w:t xml:space="preserve">hal-00938057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear control approach for relative guidance of commercial aircraft</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">A Feedback Linearizing Controller for Relative Guidance Between Commercial Aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Ghislain Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DINCON 2003, 2nd DLR/CTA Workshop on Data Analysis and Flight Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA GNC 2003, AIAA Guidance, Navigation and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Austin, United States. pp xxxx, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2003-5410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938050v1</w:t>
+                <w:t xml:space="preserve">hal-00998755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft relative guidance : a flatness synthesis of a new autopilot mode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">A nonlinear control approach for relative guidance of commercial aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévine</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Ghislain Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATM 2003, 5th USA/Europe Air Traffic Management Research and Development Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Budapest, Hungary. pp xxxx</w:t>
+              <w:t xml:space="preserve">DINCON 2003, 2nd DLR/CTA Workshop on Data Analysis and Flight Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Sao Jose dos Campos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938047v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative guidance of aircraft : analysis and comparison of two control approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16596,377 +16596,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to update probability distributions estimates of air travel demand</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karim Achaibou</w:t>
+                <w:t xml:space="preserve">An intelligent approach for solving the airlines crew rostering problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Moudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANNIE 2001, Artificial Neural Networks in Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS 2001, 1st ACS/IEEE International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Beirut, Lebanon. pp 73-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2001.933954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078524v1</w:t>
+                <w:t xml:space="preserve">hal-01021706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of input redundant affine systems : application to runway axis tracking at landing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Villaumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.N. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACA 2001, 15th IFAC Symposium on Automatic Control in Aerospace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Bologna, Italy. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intelligent approach for solving the airlines crew rostering problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
+                <w:t xml:space="preserve">A new approach to update probability distributions estimates of air travel demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Bilegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Moudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS 2001, 1st ACS/IEEE International Conference on Computer Systems and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ANNIE 2001, Artificial Neural Networks in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Saint-Louis, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA.2001.933954⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01021706v1</w:t>
+                <w:t xml:space="preserve">hal-01078524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bi-criterion approach for the airlines crew rostering problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Moudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17033,546 +17033,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fuzzy modeling approach for the long term management of water resource systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectory generation and display for free flight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salam Sawadogo</w:t>
+                <w:t xml:space="preserve">Mohammad Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Ghislain Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ 2000, 9th IEEE International Conference on Fuzzy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICAS 2000, 22nd Congress of International Council of the Aeronautical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Harrogate, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022425v1</w:t>
+                <w:t xml:space="preserve">hal-00790200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory generation and display for free flight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Shahzad</w:t>
+                <w:t xml:space="preserve">A fuzzy modeling approach for the long term management of water resource systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Ghislain Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAS 2000, 22nd Congress of International Council of the Aeronautical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUZZ 2000, 9th IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, San Antonio, United States. pp 499-504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2000.838710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790200v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From flight qualities to flight control law design : a simulation tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new neural network structure dedicated to the control of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsurng-Jehng Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSEE 1995, 2nd International Conference on Simulation in Engineering Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MWSCAS 1995, 38th Midwest Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1995, Rio de Janeiro, Brazil. pp 433-436, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSCAS.1995.504469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022429v1</w:t>
+                <w:t xml:space="preserve">hal-01022426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved automatic landing by fuzzy sliding mode control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahmat Asep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsurng-Jehng Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSA 1995, 6th International Fuzzy Systems Association World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Sao Paulo, Brazil. pp 413-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new neural network structure dedicated to the control of nonlinear systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From flight qualities to flight control law design : a simulation tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MWSCAS 1995, 38th Midwest Symposium on Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSEE 1995, 2nd International Conference on Simulation in Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1995, Las Vegas, United States. pp 82-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSCAS.1995.504469⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01022426v1</w:t>
+                <w:t xml:space="preserve">hal-01022429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17665,51 +17665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commande optimale - Approche variationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Marcelin Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17740,51 +17740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la commande des systèmes linéaires multidimensionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Marcelin Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17841,274 +17841,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimality Principles for Fuzzy Dual Uncertain Systems</w:t>
+                <w:t xml:space="preserve">Advances in Fuzzy Dynamic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lunlong Zhong</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mihaela Capitanul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Krykhtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Moudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization Techniques for Problem Solving in Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IGI GLobal, pp.47-72, 2018, 9781522550914. </w:t>
+              <w:t xml:space="preserve">, IGI Global, pp.116-139, 2018, Chapter 5, 9781522550914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/978-1-5225-5091-4.ch003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/978-1-5225-5091-4.ch005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091801v1</w:t>
+                <w:t xml:space="preserve">hal-02091806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Fuzzy Dynamic Programming</w:t>
+                <w:t xml:space="preserve">Optimality Principles for Fuzzy Dual Uncertain Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Marcelin Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunlong Zhong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization Techniques for Problem Solving in Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IGI Global, pp.116-139, 2018, Chapter 5, 9781522550914. </w:t>
+              <w:t xml:space="preserve">, IGI GLobal, pp.47-72, 2018, 9781522550914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/978-1-5225-5091-4.ch005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/978-1-5225-5091-4.ch003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091806v1</w:t>
+                <w:t xml:space="preserve">hal-02091801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision Avoidance Based on Reynolds Rules: A Case Study Using Quadrotors</w:t>
               </w:r>
@@ -18120,51 +18120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18205,191 +18205,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Estimation of Distribution Matrices</w:t>
+                <w:t xml:space="preserve">Fuzzy Dual Linear Matrix Inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Dual Numbers </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 359, pp 25-38, 2017, Part of the Studies in Fuzziness and Soft Computing book series (STUDFUZZ, volume 359)</w:t>
+              <w:t xml:space="preserve">Fuzzy dual numbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 359, Springer, pp 17-23, 2017, Studies in Fuzziness and Soft Computing STUDFUZZ, 978-3-319-65417-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619923v1</w:t>
+                <w:t xml:space="preserve">hal-01635283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Dual Linear Matrix Inequalities</w:t>
+                <w:t xml:space="preserve">Fuzzy Estimation of Distribution Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy dual numbers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 359, Springer, pp 17-23, 2017, Studies in Fuzziness and Soft Computing STUDFUZZ, 978-3-319-65417-1</w:t>
+              <w:t xml:space="preserve">Fuzzy Dual Numbers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 359, pp 25-38, 2017, Part of the Studies in Fuzziness and Soft Computing book series (STUDFUZZ, volume 359)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635283v1</w:t>
+                <w:t xml:space="preserve">hal-01619923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traffic Management along Air Streams through Space Metering</w:t>
               </w:r>
@@ -18414,51 +18414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamas Panomruttanarug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18518,51 +18518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aircraft Longitudinal Guidance Based on a Spatial Reference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18615,209 +18615,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Data Processing for Airlines Revenue Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperative Control for Ground Traffic at Airports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Maia Galvão França</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Gustavo Zelaya Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Models, Software Engineering, and Advanced Technologies in Air Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IGI Global, 2010, </w:t>
+              <w:t xml:space="preserve">, IGI Global, pp.57-70, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/978-1-60566-800-0.ch008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/978-1-60566-800-0.ch004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02201605v1</w:t>
+                <w:t xml:space="preserve">hal-02201602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Control for Ground Traffic at Airports</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in Data Processing for Airlines Revenue Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Gustavo Zelaya Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Models, Software Engineering, and Advanced Technologies in Air Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IGI Global, pp.57-70, 2010, </w:t>
+              <w:t xml:space="preserve">, IGI Global, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/978-1-60566-800-0.ch004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/978-1-60566-800-0.ch008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02201602v1</w:t>
+                <w:t xml:space="preserve">hal-02201605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId442"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -18893,51 +18893,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC2F7B7A"/>
+    <w:nsid w:val="26A49134"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19124,51 +19124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felix-mora-camino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1930-6125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031071627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59136541" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121349242" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/2244858140054423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05265442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Zombr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Guitart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oludolapo Olanrewaju" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Krykhtine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2025.102906" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03104401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Amadou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelaya-Cruz Luis Gustavo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mora-Camino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34117/bjdv6n7-023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02977856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso Tabares" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2020.101959" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-019-00390-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02089983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Rizk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Batatia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.12.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02138626v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunlong Zhong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongjun Zhong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4723" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02010869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carlos Brandao-Ramos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-5238-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02138628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Guettaf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aci.2018.07.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01576011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bouadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C034477" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01386606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Cerqueira Revoredo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ghislain Slama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2016.10.017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL4THRL4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01339913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2015.7111984" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01010412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2015.02.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01117103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Fitouri-Trabelsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Nunes Cosenza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Weigang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01010400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice B. Mendes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5963/IJCSAI0402003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01087214v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Moudani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mohamad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Mariam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijehmc.2014070106" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01128001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Zaarour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdsst.2014070101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Choukroun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.62118" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086722v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mihaela Capitanul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Moudani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01009273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o C. Revoredo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935214v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mancel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2012.20" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00926564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shahin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Shakik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02522667.2011.10700125" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo L M Mota" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F Felizardo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elcio H Shiguemori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre C B Ramos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01002817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Chi Lu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El-Moudani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5028/jatm.v4i2.152" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078513v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jamc.2011070103" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021589v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Chakik" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hussein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Moukhtar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Larbani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078287v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hagelauer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(97)00221-X" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A71B63A33E04D2448596AE44537D44F83A6A6FE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00914256v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Achaibou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.21147" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934011v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.21056" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Carlos da Silva Gomes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Diniz de Jesus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio J. Dantas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio A. de Almeida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre C. B. Ramos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mykoniatis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Zerrouki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01631386v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Escamilla N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351238649" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01715673v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Mendes Martins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77028-4_73" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087244v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2018.8569628" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01722807v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minesh Poudel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Chaudhury" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshitij Sharma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yaroslavovich Tabakov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.02.032" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01512603v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Louadj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamas Panomruttanarug" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3950-8_2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01651016v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Olariaga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01626533v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Braga da Silva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto C da Silva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2017.8023514" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01575758v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01568979v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3425" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01429728v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1726" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01629007v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marcelin Faye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2017.8027369" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839265v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01587226v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijak Pornsukvitoon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattapon Chayopitak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangkla Kreuawan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2017.8014232" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01626531v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander M Martins" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Do V. Ribeiro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2017.8023626" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01296470v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garc&#237;a Col&#243;n" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;nez Lizuain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778039" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01372543v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01385611v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01303555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcelo de Castro Monteiro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daniel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01424284v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdan Alfazari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01372732v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02192732v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garcia-Munoz Sanchez-Camacho" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongying Wu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSKD.2015.7381981" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01193153v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N Do Nascimiento" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lima de Carvalho" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila V. M. Lima" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe M G Franca" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3387.5687" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086730v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2014.6852444" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00990083v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01099794v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016782v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Diop" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02193263v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttakorn Trirattanawananon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohji Higuchi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2014.7090583" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00930521v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-1146" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305920v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastura Ab Wahid" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGNCC.2014.7007514" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059678v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo S. C. Carvalho" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe M. G. Fran&#231;a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086062v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4621" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00925077v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130911-3-BR-3021.00016" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00925045v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422733v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benenia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Benslama" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.0018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00945176v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Miquel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2013.6564909" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00925027v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padr&#243;n-Astorga Silvia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568476" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00973870v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2013.6712533" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078501v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. Felizardo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo L. Mota" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elcio H. Shiguemori" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos T. Neves" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HIS.2013.6920414" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01066624v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Maia Galv&#227;o Fran&#231;a" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00926493v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2013.6561557" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078496v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2013.6707646" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934776v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00930266v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938523v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lengerke" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086659v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-4442" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938791v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2012.6232823" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938908v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2012.6382313" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938526v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Gonz&#225;lez Acu&#241;a" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Suell Dutra" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Fran&#231;a" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938522v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Zhang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938713v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-4613" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938792v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayibe Chio Cho" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2012.6244015" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00926483v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-5683" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938497v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Simoes Cunha" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2011.5968984" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934767v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bardaji Ferraz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938793v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.6096131" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938519v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CINTI.2011.6108501" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938420v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940395" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01019929v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938737v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Autran Burlier Drummond" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaffa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo Zelaya Cruz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938518v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CINTI.2011.6108547" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938516v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranto Lopes Pereira" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938502v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Cruz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021492v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiatou Christelle Kaffa-Jackou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01346276v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o S. Cunha" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdam Al-Fazari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/DINCON.2011.001.1.0198" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01339898v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcilene A Heleno" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00941260v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Andr&#233;s Beltr&#225;n Mendoza" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938772v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acuna-Agost" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boudia" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938741v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934760v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semi Gabteni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934803v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00914276v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Bilegan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez-Rojo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970600573825" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021489v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BWCCA.2010.119" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934761v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938210v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanina Andrei" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938770v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938771v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938152v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Handou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Alou Oumarou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970802166733" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934759v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938768v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00939226v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086743v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933575" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938767v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938766v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938739v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-8900" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996107v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938288v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938740v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-7006" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938183v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chi Lu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Duan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei-Bin Hsiao" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHICC.2008.4605024" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938155v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070625-5-FR-2916.00061" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938173v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHICC.2006.4347095" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998720v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Loscos" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-6869" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938738v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938151v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Fellouah" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2007.24" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938898v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Faye" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2007.58" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00995129v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996154v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carretero Herrera" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087230v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Stoica" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekkia Kaffa" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handou Mahammadou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938765v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938130v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2006.313702" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087227v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Coligny" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938131v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2006.313721" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998732v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-6064" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938899v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Charfeddine" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zbidi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2005.8" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998737v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-6279" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938078v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Casaux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938075v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gi&#243;rgio Valm&#243;rbida" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANSS.2005.8" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938900v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIMCA.2005.1631343" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086649v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-6342" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087238v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2005.1563391" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998749v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-4993" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938905v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Ouint&#233;ni Ouattara" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021727v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2004.1390737" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022443v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938057v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2003.1245845" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998755v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-5410" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938050v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938047v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;vine" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938036v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-01-2922" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078524v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022427v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Villaum&#233;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fabre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Singh" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021706v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2001.933954" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021705v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44719-9_34" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022425v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Sawadogo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.838710" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790200v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahzad" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022429v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022428v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmat Asep" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsurng-Jehng Shen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022426v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.1995.504469" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01617534v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02193271v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01555801v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02091801v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5091-4.ch003" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02091806v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5091-4.ch005" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02010887v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Braga" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto da Silva" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54978-1_96" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01619923v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01635283v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01138754v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17518-8_26" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00926537v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38253-6_26" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1K1N0TS8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02201605v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-800-0.ch008" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02201602v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-800-0.ch004" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felix-mora-camino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1930-6125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031071627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59136541" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121349242" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/2244858140054423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05265442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Zombr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Guitart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oludolapo Olanrewaju" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Krykhtine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2025.102906" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03104401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Amadou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelaya-Cruz Luis Gustavo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mora-Camino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34117/bjdv6n7-023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02977856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso Tabares" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2020.101959" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-019-00390-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02138628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Guettaf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aci.2018.07.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02010869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunlong Zhong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carlos Brandao-Ramos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-5238-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02089983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Rizk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Batatia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.12.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02138626v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongjun Zhong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4723" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01576011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bouadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C034477" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01386606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Cerqueira Revoredo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ghislain Slama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2016.10.017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL4THRL4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01339913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2015.7111984" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01010412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2015.02.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01117103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Fitouri-Trabelsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Nunes Cosenza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Weigang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mihaela Capitanul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Moudani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01010400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice B. Mendes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5963/IJCSAI0402003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01087214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Moudani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mohamad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Mariam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijehmc.2014070106" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01128001v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Zaarour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdsst.2014070101" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Choukroun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.62118" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557259v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo L M Mota" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F Felizardo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elcio H Shiguemori" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre C B Ramos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01009273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o C. Revoredo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mancel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2012.20" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00926564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shahin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Shakik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02522667.2011.10700125" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01002817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Chi Lu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El-Moudani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5028/jatm.v4i2.152" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hussein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Moukhtar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078513v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jamc.2011070103" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021589v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Chakik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Larbani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078287v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hagelauer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(97)00221-X" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A71B63A33E04D2448596AE44537D44F83A6A6FE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934011v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Achaibou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.21056" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00914256v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.21147" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Carlos da Silva Gomes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Diniz de Jesus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio J. Dantas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio A. de Almeida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre C. B. Ramos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mykoniatis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Zerrouki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01631386v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Escamilla N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351238649" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01715673v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Mendes Martins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77028-4_73" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087244v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2018.8569628" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01722807v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minesh Poudel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Chaudhury" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshitij Sharma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yaroslavovich Tabakov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.02.032" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01626531v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander M Martins" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Braga da Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Do V. Ribeiro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2017.8023626" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01587226v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijak Pornsukvitoon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamas Panomruttanarug" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattapon Chayopitak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangkla Kreuawan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2017.8014232" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01575758v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01651016v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Olariaga" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01626533v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto C da Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2017.8023514" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01512603v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Louadj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3950-8_2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01568979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3425" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01429728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1726" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01629007v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marcelin Faye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2017.8027369" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839265v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01372543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garc&#237;a Col&#243;n" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;nez Lizuain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778039" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01385611v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01296470v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01303555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcelo de Castro Monteiro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daniel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01424284v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdan Alfazari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01372732v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01193153v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N Do Nascimiento" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lima de Carvalho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila V. M. Lima" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe M G Franca" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3387.5687" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02192732v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garcia-Munoz Sanchez-Camacho" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongying Wu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSKD.2015.7381981" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016782v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Diop" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02193263v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttakorn Trirattanawananon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohji Higuchi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2014.7090583" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01099794v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00930521v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-1146" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00990083v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086730v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2014.6852444" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305920v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastura Ab Wahid" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGNCC.2014.7007514" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059678v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo S. C. Carvalho" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe M. G. Fran&#231;a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086062v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4621" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078496v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo L. Mota" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. Felizardo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elcio H. Shiguemori" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2013.6707646" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00930266v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934776v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00973870v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2013.6712533" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00925027v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padr&#243;n-Astorga Silvia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568476" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00945176v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Miquel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2013.6564909" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078501v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos T. Neves" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HIS.2013.6920414" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01066624v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Maia Galv&#227;o Fran&#231;a" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422733v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benenia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Benslama" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.0018" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00925045v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00925077v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130911-3-BR-3021.00016" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00926493v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2013.6561557" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00926483v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-5683" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938908v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2012.6382313" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086659v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-4442" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938791v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2012.6232823" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lengerke" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938526v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Gonz&#225;lez Acu&#241;a" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Suell Dutra" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Fran&#231;a" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938792v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayibe Chio Cho" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2012.6244015" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938713v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-4613" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938522v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Zhang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00941260v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Andr&#233;s Beltr&#225;n Mendoza" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01339898v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcilene A Heleno" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938519v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CINTI.2011.6108501" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938793v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.6096131" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938420v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940395" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938497v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Simoes Cunha" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2011.5968984" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934767v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bardaji Ferraz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01019929v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938737v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Autran Burlier Drummond" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaffa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo Zelaya Cruz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938518v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CINTI.2011.6108547" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938516v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranto Lopes Pereira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938502v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Cruz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01346276v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o S. Cunha" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdam Al-Fazari" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/DINCON.2011.001.1.0198" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021492v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiatou Christelle Kaffa-Jackou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938741v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934760v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acuna-Agost" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boudia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semi Gabteni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934803v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00914276v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Bilegan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez-Rojo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970600573825" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021489v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BWCCA.2010.119" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938772v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934761v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938210v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanina Andrei" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938770v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938771v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934759v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938152v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Handou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Alou Oumarou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970802166733" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938183v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chi Lu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Duan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei-Bin Hsiao" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHICC.2008.4605024" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938767v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086743v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933575" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938768v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00939226v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938766v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938739v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-8900" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996107v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938288v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938740v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-7006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996154v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carretero Herrera" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998720v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Loscos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-6869" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938173v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHICC.2006.4347095" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938738v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938151v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Fellouah" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2007.24" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938155v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070625-5-FR-2916.00061" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938898v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Faye" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2007.58" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00995129v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087230v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Stoica" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekkia Kaffa" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handou Mahammadou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938765v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938130v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2006.313702" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087227v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Coligny" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938131v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2006.313721" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998732v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-6064" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938899v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Charfeddine" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zbidi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2005.8" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998737v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-6279" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938078v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Casaux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938075v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gi&#243;rgio Valm&#243;rbida" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANSS.2005.8" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938900v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIMCA.2005.1631343" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086649v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-6342" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087238v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2005.1563391" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022443v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998749v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-4993" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938905v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Ouint&#233;ni Ouattara" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021727v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2004.1390737" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938047v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;vine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938057v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2003.1245845" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998755v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-5410" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938050v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938036v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-01-2922" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021706v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2001.933954" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022427v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Villaum&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fabre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Singh" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078524v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021705v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44719-9_34" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790200v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahzad" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022425v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Sawadogo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.838710" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022426v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsurng-Jehng Shen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.1995.504469" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022428v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmat Asep" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022429v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01617534v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02193271v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01555801v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02091806v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5091-4.ch005" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02091801v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5091-4.ch003" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02010887v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Braga" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto da Silva" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54978-1_96" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01635283v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01619923v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01138754v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17518-8_26" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00926537v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38253-6_26" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1K1N0TS8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02201602v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-800-0.ch004" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02201605v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-800-0.ch008" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>