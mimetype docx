--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -712,222 +712,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing schemes for air traffic services through multi-level approaches</w:t>
+                <w:t xml:space="preserve">Fault-Tolerant Flight Control Based on Two-Stage Approach and Interior Point Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabah Guettaf</w:t>
+                <w:t xml:space="preserve">Lunlong Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Computing and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aci.2018.07.001⟩</w:t>
+              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (2), pp 1809-1825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11277-017-5238-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138628v1</w:t>
+                <w:t xml:space="preserve">hal-02010869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant Flight Control Based on Two-Stage Approach and Interior Point Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pricing schemes for air traffic services through multi-level approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
+                <w:t xml:space="preserve">Rabah Guettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 102 (2), pp 1809-1825. </w:t>
+              <w:t xml:space="preserve">Applied Computing and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11277-017-5238-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aci.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010869v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Passenger Screening Operations in Air Terminals</w:t>
               </w:r>
@@ -1017,51 +1017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model‐based flight qualities evaluation approach for civil aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunlong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongjun Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1432,51 +1432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two Stages Approach for Managing Actuators Redundancy Application to Fault Tolerant Flight Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunlong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1733,278 +1733,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Cost Helicopter Training Simulator : A Software Case Study from the Brazilian Military Police</w:t>
+                <w:t xml:space="preserve">Heart Disease Diagnosis Using Fuzzy Supervised Learning Based on Dynamic Reduced Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joice B. Mendes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
+                <w:t xml:space="preserve">Walid Moudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Mariam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Science and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5963/IJCSAI0402003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of E-Health and Medical Communications (IJEHMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), pp 78-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/ijehmc.2014070106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010400v1</w:t>
+                <w:t xml:space="preserve">hal-01087214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart Disease Diagnosis Using Fuzzy Supervised Learning Based on Dynamic Reduced Features</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low Cost Helicopter Training Simulator : A Software Case Study from the Brazilian Military Police</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Razzak Mariam</w:t>
+                <w:t xml:space="preserve">Joice B. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of E-Health and Medical Communications (IJEHMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (3), pp 78-101. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Science and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp 45-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/ijehmc.2014070106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5963/IJCSAI0402003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087214v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Classification of Customer Insolvency in Mobile Telecommunication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Moudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2283,343 +2283,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepção de sistemas de seguimento de trajetórias complexas para aeronaves comerciais - Design of complex trajectories tracking systems for commercial aircraft</w:t>
+                <w:t xml:space="preserve">A heuristic approach based on shortest path problems for integrated flight, aircraft, and passenger rescheduling under disruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téo C. Revoredo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jules Ghislain Slama</w:t>
+                <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista iberoamericana de ingeniería mecánica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (3), pp. 384-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/jors.2012.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009273v1</w:t>
+                <w:t xml:space="preserve">hal-00935214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A heuristic approach based on shortest path problems for integrated flight, aircraft, and passenger rescheduling under disruptions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mancel</w:t>
+                <w:t xml:space="preserve">Dynamic programming applied to rough sets attribute reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Moudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Shahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Shakik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/jors.2012.20⟩</w:t>
+              <w:t xml:space="preserve">Journal of Information &amp; Optimization Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (6), pp 1371-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02522667.2011.10700125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935214v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic programming applied to rough sets attribute reduction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fadi Shakik</w:t>
+                <w:t xml:space="preserve">Concepção de sistemas de seguimento de trajetórias complexas para aeronaves comerciais - Design of complex trajectories tracking systems for commercial aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo C. Revoredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Ghislain Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Information &amp; Optimization Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista iberoamericana de ingeniería mecánica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (2), pp 163-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926564v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Networks Modelling for Aircraft Flight Guidance Dynamics</w:t>
               </w:r>
@@ -2722,51 +2722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of a data warehouse performance using association rules technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Moudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2830,51 +2830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Assignment of Crew Reserve in Airlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Moudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2921,64 +2921,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic rough sets features reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Moudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Shahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Chakik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3023,243 +3023,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing of ATC/ATM services through bilevel programming approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moussa Larbani</w:t>
+                <w:t xml:space="preserve">Optimistic Rough Sets Attribute Reduction using Dynamic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Moudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Shahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Chakik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Brazilian Air Transportation Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (2), pp xxxx</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Science &amp; Engineering Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp 21-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935216v1</w:t>
+                <w:t xml:space="preserve">hal-01078287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimistic Rough Sets Attribute Reduction using Dynamic Programming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fadi Chakik</w:t>
+                <w:t xml:space="preserve">Pricing of ATC/ATM services through bilevel programming approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Guettaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Larbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Science &amp; Engineering Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (2), pp 21-31</w:t>
+              <w:t xml:space="preserve">Journal of The Brazilian Air Transportation Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (2), pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078287v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A soft dynamic programming approach for on-line aircraft 4D-trajectory optimization</w:t>
               </w:r>
@@ -3342,2219 +3342,2219 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-gravity atmospheric flight by robust nonlinear inverse dynamics</w:t>
+                <w:t xml:space="preserve">Design of guaranteed performance controllers for systems with varying parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 16 (3), pp 604-607. </w:t>
+              <w:t xml:space="preserve">, 1993, 16 (6), pp 1185-1188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/3.21056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/3.21147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934011v1</w:t>
+                <w:t xml:space="preserve">hal-00914256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of guaranteed performance controllers for systems with varying parameters</w:t>
+                <w:t xml:space="preserve">Zero-gravity atmospheric flight by robust nonlinear inverse dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 16 (6), pp 1185-1188. </w:t>
+              <w:t xml:space="preserve">, 1993, 16 (3), pp 604-607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/3.21147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/3.21056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914256v1</w:t>
+                <w:t xml:space="preserve">hal-00934011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (130)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (131)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of 5G networks to control UAVs</w:t>
+                <w:t xml:space="preserve">Assessing Drone-Based Last-Mile Logistics—A Hybrid Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheus Carlos da Silva Gomes</w:t>
+                <w:t xml:space="preserve">Bruno Lamiscarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Diniz de Jesus</w:t>
+                <w:t xml:space="preserve">Georges Mykoniatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antônio J. Dantas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luis Gustavo Zelaya Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Seminar on Aeronautics and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Virtual, Malaysia. pp.161-171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-99-6874-9_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596240v1</w:t>
+                <w:t xml:space="preserve">hal-05621788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand capacity balancing in multi-modal transportation through optimization and simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of 5G networks to control UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Carlos da Silva Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Mykoniatis</w:t>
+                <w:t xml:space="preserve">Leandro Diniz de Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+                <w:t xml:space="preserve">Antônio J. Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Zerrouki</w:t>
+                <w:t xml:space="preserve">Maurício A. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Richard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre C. B. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC-EPSMSO 2019, 8th International Conference on Experiments / Process / System Modeling / Simulation / Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LFME, Jul 2019, Athens, Greece</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344784v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Curvature Continuous Trajectories for Transport Aircraft using Bezier Curves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demand capacity balancing in multi-modal transportation through optimization and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mykoniatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héctor Escamilla Núñez</w:t>
+                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Zerrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NTCA 2017, 19th International Conference on New Trends in Civil Aviation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC-EPSMSO 2019, 8th International Conference on Experiments / Process / System Modeling / Simulation / Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LFME, Jul 2019, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631386v1</w:t>
+                <w:t xml:space="preserve">hal-02344784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computer Vision Based Algorithm for Obstacle Avoidance (Outdoor Flight)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wander Mendes Martins</w:t>
+                <w:t xml:space="preserve">Generation of Curvature Continuous Trajectories for Transport Aircraft using Bezier Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Escamilla Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITNG 2018, 15th International Conference on Information Technology : New Generations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-77028-4_73⟩</w:t>
+              <w:t xml:space="preserve">NTCA 2017, 19th International Conference on New Trends in Civil Aviation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Prague, Czech Republic. pp.7 / ISBN: 9780815376026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781351238649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715673v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Adaptive Backstepping Flight Control for Quadcopter Trajectory Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DASC 2018 IEEE/AIAA 37th Digital Avionics Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, London, United Kingdom. pp 1-8 ; ISBN :978-1-5386-4113-2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2018.8569628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU based Computational Simulation of Aircraft Evacuation: Temporal and Spatial Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Computer Vision Based Algorithm for Obstacle Avoidance (Outdoor Flight)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhaskar Chaudhury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pavel Yaroslavovich Tabakov</w:t>
+                <w:t xml:space="preserve">Wander Mendes Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEAS Aerospace Europe Conference 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2018.02.032⟩</w:t>
+              <w:t xml:space="preserve">ITNG 2018, 15th International Conference on Information Technology : New Generations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Las Vegas, United States. pp. 569-575/ ISBN: 978-3030083526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77028-4_73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722807v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer vision in remotely piloted aircraft (RPA) to avoid obstacles during flight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GPU based Computational Simulation of Aircraft Evacuation: Temporal and Spatial Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minesh Poudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhaskar Chaudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wander M Martins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
+                <w:t xml:space="preserve">Kshitij Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Braga da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luciano Do V. Ribeiro</w:t>
+                <w:t xml:space="preserve">Pavel Yaroslavovich Tabakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 2017, 18th International Conference on Advanced Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICAR.2017.8023626⟩</w:t>
+              <w:t xml:space="preserve">CEAS Aerospace Europe Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bucarest, Romania. pp.356 - 365, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2018.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626531v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torque ripple reduction in brushless DC motor using repetitive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wijak Pornsukvitoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wijak Pornsukvitoon</w:t>
+                <w:t xml:space="preserve">Benjamas Panomruttanarug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamas Panomruttanarug</w:t>
+                <w:t xml:space="preserve">Nattapon Chayopitak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangkla Kreuawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2017 IEEE International Conference on Advanced Intelligent Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Munich, Germany. pp: 1508-1513 / ISBN :9781509060016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AIM.2017.8014232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 4D Trajectory Tracking for Transport Aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héctor Escamilla Núñez</w:t>
+                <w:t xml:space="preserve">Computer vision in remotely piloted aircraft (RPA) to avoid obstacles during flight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wander M Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Braga da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Do V. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Bouadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC'2017, 20th World Congress of the International Federation of Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAR 2017, 18th International Conference on Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Hong Kong, China. pp 316-321 / ISBN: 978-1-5386-3158-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAR.2017.8023626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575758v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network delay multipilers and air traffic management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution of Differential Flat Systems Unising Variational Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Louadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamas Panomruttanarug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oscar Diaz Olariaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2017, 18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMECS 2016, International MultiConference of Engineers and Computer Scientists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Hong-Kong, Hong Kong SAR China. pp.17-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-3950-8_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651016v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV swarm control strategies: A case study for leak detection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Network delay multipilers and air traffic management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mykoniatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Weigang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Diaz Olariaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 2017, 18th International Conference on Advanced Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2017, 18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626533v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution of Differential Flat Systems Unising Variational Calculus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">UAV swarm control strategies: A case study for leak detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Braga da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto C da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMECS 2016, International MultiConference of Engineers and Computer Scientists</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-10-3950-8_2⟩</w:t>
+              <w:t xml:space="preserve">ICAR 2017, 18th International Conference on Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Hong Kong, China. pp 173-178 / ISBN: 978-1-5386-3158-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAR.2017.8023514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512603v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft ground handling: Analysis for automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Alonso Tabares</w:t>
+                <w:t xml:space="preserve">Towards 4D Trajectory Tracking for Transport Aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Escamilla Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bouadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th AIAA Aviation Technology, Integration, and Operations Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC'2017, 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568979v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Wind Sensitivity Analysis for Trajectory Tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hakim Bouadi</w:t>
+                <w:t xml:space="preserve">Aircraft ground handling: Analysis for automation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Alonso Tabares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA GNC 2017, AIAA Guidance, Navigation, and Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2017-1726⟩</w:t>
+              <w:t xml:space="preserve">17th AIAA Aviation Technology, Integration, and Operations Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Denver, United States. 16 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-3425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429728v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamilton-Jacobi-Bellman equations for fuzzy-dual optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lunlong Zhong</w:t>
+                <w:t xml:space="preserve">A Framework for Wind Sensitivity Analysis for Trajectory Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Escamilla Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Marcelin Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCC 2017 36th Chinese Control Conference </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA GNC 2017, AIAA Guidance, Navigation, and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIAA, Jan 2017, Grapevine, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-1726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ChiCC.2017.8027369⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01629007v1</w:t>
+                <w:t xml:space="preserve">hal-01429728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Optimal Smooth Trajectories using Bezier Curves for Transport Aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héctor Escamilla Núñez</w:t>
+                <w:t xml:space="preserve">Hamilton-Jacobi-Bellman equations for fuzzy-dual optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunlong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Marcelin Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITRAER 2017, 16th Brazilian Air Transport Research Society Symposium : "Opportunities and Challenges for the Growth of Air Transport".</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCC 2017 36th Chinese Control Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dalian, China. pp.ISBN: 978-1-5386-2918-5 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ChiCC.2017.8027369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839265v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Dual Dynamic Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Mihaela Capitanul</w:t>
+                <w:t xml:space="preserve">Generation of Optimal Smooth Trajectories using Bezier Curves for Transport Aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Escamilla Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNC-FSKD 2016, 12th International Conference on Natural Computation, Fuzzy Systems and Knowledge Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Changsha, China</w:t>
+              <w:t xml:space="preserve">SITRAER 2017, 16th Brazilian Air Transport Research Society Symposium : "Opportunities and Challenges for the Growth of Air Transport".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372543v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of air corridor structures for enhanced traffic performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Martínez Lizuain</w:t>
+                <w:t xml:space="preserve">Trajectory Optimization for Differential Flat Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Louadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamas Panomruttanarug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Drouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2016, 35th Digital Avionics Systems Conference, Enabling Avionics For UAS/UTM (UAS Traffic Management)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMECS 2016, International MultiConference of Engineers and Computer Scientists </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Hong Kong, China. pp 225-228 / ISSN: 2078-0966</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASC.2016.7778039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01422759v1</w:t>
+                <w:t xml:space="preserve">hal-01296470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Fuzzy Dual Mathematical Programming</w:t>
               </w:r>
@@ -5642,1095 +5642,1078 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory Optimization for Differential Flat Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
+                <w:t xml:space="preserve">Design of air corridor structures for enhanced traffic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María García Colón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Martínez Lizuain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Drouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMECS 2016, International MultiConference of Engineers and Computer Scientists </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASC 2016, 35th Digital Avionics Systems Conference, Enabling Avionics For UAS/UTM (UAS Traffic Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Sacramento, United States. pp. ISBN: 978-1-5090-2524-4 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2016.7778039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296470v1</w:t>
+                <w:t xml:space="preserve">hal-01422759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for collaborative navigation in corridors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Daniel</w:t>
+                <w:t xml:space="preserve">Fuzzy Dual Dynamic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mihaela Capitanul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Krykhtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CGNCC 2016, 2016 IEEE Chinese Guidance, Navigation and Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Nanjing, China. pp.ISBN: 978-1-4673-8318-9</w:t>
+              <w:t xml:space="preserve">ICNC-FSKD 2016, 12th International Conference on Natural Computation, Fuzzy Systems and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Changsha, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303555v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Risk Assessment for Airport Strategic Planning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Walid El-Moudani</w:t>
+                <w:t xml:space="preserve">A proposal for collaborative navigation in corridors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Marcelo de Castro Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 18th International Conference on Aerospace Engineering and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">IEEE CGNCC 2016, 2016 IEEE Chinese Guidance, Navigation and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Nanjing, China. pp.ISBN: 978-1-4673-8318-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424284v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airport planning using fuzzy dual dynamic programming</w:t>
+                <w:t xml:space="preserve">Fuzzy Risk Assessment for Airport Strategic Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mihaela Capitanul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdan Alfazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El-Moudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV SITRAER – Simposio de Transporte Aereo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Sao Paolo, Brazil</w:t>
+              <w:t xml:space="preserve"> 18th International Conference on Aerospace Engineering and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372732v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A WiSARD-based multi-term memory framework for online tracking of objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel N Do Nascimiento</w:t>
+                <w:t xml:space="preserve">Airport planning using fuzzy dual dynamic programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mihaela Capitanul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Krykhtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Lima de Carvalho</w:t>
+                <w:t xml:space="preserve">Hamdan Alfazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Felipe M G Franca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN 2015, European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XV SITRAER – Simposio de Transporte Aereo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Sao Paolo, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193153v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy setting of cost Index for improved flight management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A WiSARD-based multi-term memory framework for online tracking of objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel N Do Nascimiento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Lima de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Garcia-Munoz Sanchez-Camacho</w:t>
+                <w:t xml:space="preserve">Priscila V. M. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongying Wu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+                <w:t xml:space="preserve">Felipe M G Franca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSKD 2015, 12th International Conference on Fuzzy Systems and Knowledge Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Zhangjiajie, China. pp.433-438 / ISBN: 978-1-4673-7681-5, </w:t>
+              <w:t xml:space="preserve">ESANN 2015, European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bruges, Belgium. pp.978-287587014-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FSKD.2015.7381981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.3387.5687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192732v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Air Traffic Noise around Airports : A Fuzzy Approach</w:t>
+                <w:t xml:space="preserve">Fuzzy setting of cost Index for improved flight management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assane Diop</w:t>
+                <w:t xml:space="preserve">Mario Garcia-Munoz Sanchez-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongying Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Marcelin Faye</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Krykhtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AUN 2014, Airports in Urban Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FSKD 2015, 12th International Conference on Fuzzy Systems and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Zhangjiajie, China. pp.433-438 / ISBN: 978-1-4673-7681-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FSKD.2015.7381981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016782v1</w:t>
+                <w:t xml:space="preserve">hal-02192732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and experimental study on attitude control of quadrotor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kohji Higuchi</w:t>
+                <w:t xml:space="preserve">Online actuator reassignment for fault tolerant flight control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunlong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBIO 2014, 2014 IEEE International Conference on Robotics and Biomimetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bali, Indonesia. pp.ISBN: 978-1-4799-7397-2, </w:t>
+              <w:t xml:space="preserve">CCDC 2014, 26th Chinese Control and Decision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Changsha, China. pp 1706-1711, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBIO.2014.7090583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCDC.2014.6852444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193263v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fuzzy approach for Airport Development Risk Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Mihaela Capitanul</w:t>
+                <w:t xml:space="preserve">Managing Uncertainty at Airports Ground Handling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Fitouri-Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Walid Moudani</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Moudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th international conference of Hong Kong Society for Transportation Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hong Kong Society for Transportation Studies, Dec 2014, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">AUN 2014, Airports in Urban Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service Technique de l'Aviation Civile (STAC), Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099794v1</w:t>
+                <w:t xml:space="preserve">hal-00990083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPC Based Handling Qualities Assessment for a Transportation Aircraft with Failed Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunlong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6771,4190 +6754,4207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Uncertainty at Airports Ground Handling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salma Fitouri-Trabelsi</w:t>
+                <w:t xml:space="preserve">A Fuzzy approach for Airport Development Risk Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mihaela Capitanul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Walid El Moudani</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Moudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AUN 2014, Airports in Urban Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service Technique de l'Aviation Civile (STAC), Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">19th international conference of Hong Kong Society for Transportation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hong Kong Society for Transportation Studies, Dec 2014, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990083v1</w:t>
+                <w:t xml:space="preserve">hal-01099794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online actuator reassignment for fault tolerant flight control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lunlong Zhong</w:t>
+                <w:t xml:space="preserve">Assessing Air Traffic Noise around Airports : A Fuzzy Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Marcelin Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCDC 2014, 26th Chinese Control and Decision Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AUN 2014, Airports in Urban Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086730v1</w:t>
+                <w:t xml:space="preserve">hal-01016782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for flight guidance along air streams</w:t>
+                <w:t xml:space="preserve">Simulation and experimental study on attitude control of quadrotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastura Ab Wahid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Téo C. Revoredo</w:t>
+                <w:t xml:space="preserve">Nuttakorn Trirattanawananon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamas Panomruttanarug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohji Higuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGNCC 14 IEEE Chinese Guidance, Navigation and Control Conference </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CGNCC.2014.7007514⟩</w:t>
+              <w:t xml:space="preserve">ROBIO 2014, 2014 IEEE International Conference on Robotics and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bali, Indonesia. pp.ISBN: 978-1-4799-7397-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBIO.2014.7090583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305920v1</w:t>
+                <w:t xml:space="preserve">hal-02193263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online tracking of multiple objects using WiSARD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danilo S. C. Carvalho</w:t>
+                <w:t xml:space="preserve">A framework for flight guidance along air streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mastura Ab Wahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo C. Revoredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Felipe M. G. França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN 2014, 22st European Symposium on Artificial Neural Networks, Computational Intelligence And Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CGNCC 14 IEEE Chinese Guidance, Navigation and Control Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2014, Yantai, China. pp 2198 - 2203 / ISBN:978-1-4799-4700-3 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CGNCC.2014.7007514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059678v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Analysis and Evaluation of Aircraft Space Indexed Guidance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mastura Ab Wahid</w:t>
+                <w:t xml:space="preserve">Online tracking of multiple objects using WiSARD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Lima de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo S. C. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila V. M. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe M. G. França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GNC 2014, AIAA Guidance, Navigation, and Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESANN 2014, 22st European Symposium on Artificial Neural Networks, Computational Intelligence And Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bruges, Belgium. pp 541-546</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2013-4621⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01086062v1</w:t>
+                <w:t xml:space="preserve">hal-01059678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding small UAV capabilities with ANN : a case study for urban areas observation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
+                <w:t xml:space="preserve">Design, Analysis and Evaluation of Aircraft Space Indexed Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mastura Ab Wahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIIP 2013, IEEE Second International Conference on Image Information Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIIP.2013.6707646⟩</w:t>
+              <w:t xml:space="preserve">GNC 2014, AIAA Guidance, Navigation, and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIAA, Jan 2014, National Harbor, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-4621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078496v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Line Optimization for Fault Tolerant Flight Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lunlong Zhong</w:t>
+                <w:t xml:space="preserve">Expanding small UAV capabilities with ANN : a case study for urban areas observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo L. Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz F. Felizardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elcio H. Shiguemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAA 2013, 3rd International Symposium on Aircraft Airworthiness</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIIP 2013, IEEE Second International Conference on Image Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Shimla, India. pp.516 - 520, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIIP.2013.6707646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930266v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des opérations d'escale sur une plateforme aéroportuaire : approches centralisée et décentralisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Fitouri-Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2013, 14ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based trajectory control for engine-out aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongying Wu</w:t>
+                <w:t xml:space="preserve">On-Line Optimization for Fault Tolerant Flight Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunlong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2013, IEEE/AIAA 32nd Digital Avionics Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISAA 2013, 3rd International Symposium on Aircraft Airworthiness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973870v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decentralized approach for ground handling fleet management at airports</w:t>
+                <w:t xml:space="preserve">Ground Handling Management at Airports with Fuzzy Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Fitouri-Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Padrón-Astorga Silvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALT 2013, International Conference on Advanced Logistics and Transport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MCPL 2013, 6th IFAC Conference on Management and Control of Production and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Fortaleza, Brazil. pp 373-378 ; ISBN : 978-3-902823-50-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130911-3-BR-3021.00016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAdLT.2013.6568476⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00925027v1</w:t>
+                <w:t xml:space="preserve">hal-00925077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft trajectory management and control with spatial reference</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Miquel</w:t>
+                <w:t xml:space="preserve">An Operational Approach for Ground Handling Management at Airports with Imperfect Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Fitouri-Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zelaya-Cruz Luis Gustavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCA 2013, 10th IEEE International Conference on Control and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICIEOM 2013, 19th International Conference on Industrial Engineering and Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Valladolid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945176v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ANN and UAV for Terrain Surveillance : A Case Study for Urban Areas Observation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elcio H. Shiguemori</w:t>
+                <w:t xml:space="preserve">Altitude control of a satellite using a feedback linearization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Benenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadj Batatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos T. Neves</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malek Benslama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIS 2013, 13th International Conference on Hybrid Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Gammarth, Tunisia. </w:t>
+              <w:t xml:space="preserve">Control and Automation Conference 2013: Uniting Problems and Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Glasgow, United Kingdom. pp.ISBN: 978-1-84919-710-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HIS.2013.6920414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/cp.2013.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078501v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Placement with Connectivity for RSNs based on a Primal-Dual Neural Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lunlong Zhong</w:t>
+                <w:t xml:space="preserve">Using ANN and UAV for Terrain Surveillance : A Case Study for Urban Areas Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz F. Felizardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo L. Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elcio H. Shiguemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Maia Galvão França</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcos T. Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN 2013, 21st European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HIS 2013, 13th International Conference on Hybrid Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Gammarth, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HIS.2013.6920414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066624v1</w:t>
+                <w:t xml:space="preserve">hal-01078501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altitude control of a satellite using a feedback linearization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hadj Batatia</w:t>
+                <w:t xml:space="preserve">Dynamic Placement with Connectivity for RSNs based on a Primal-Dual Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Lima de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunlong Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Maia Galvão França</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malek Benslama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control and Automation Conference 2013: Uniting Problems and Solutions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESANN 2013, 21st European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp 245-250</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422733v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Operational Approach for Ground Handling Management at Airports with Imperfect Information</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zelaya-Cruz Luis Gustavo</w:t>
+                <w:t xml:space="preserve">Aircraft trajectory management and control with spatial reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIEOM 2013, 19th International Conference on Industrial Engineering and Operations Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCA 2013, 10th IEEE International Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Hangzhou, China. pp 1592-1597 ; ISBN : 978-1-4673-4707-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCA.2013.6564909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925045v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground Handling Management at Airports with Fuzzy Information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
+                <w:t xml:space="preserve">Knowledge-based trajectory control for engine-out aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongying Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCPL 2013, 6th IFAC Conference on Management and Control of Production and Logistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASC 2013, IEEE/AIAA 32nd Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, East Syracuse, United States. pp 2B1-1 - 2B1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2013.6712533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20130911-3-BR-3021.00016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00925077v1</w:t>
+                <w:t xml:space="preserve">hal-00973870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft fault tolerant control based on active set method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lunlong Zhong</w:t>
+                <w:t xml:space="preserve">A decentralized approach for ground handling fleet management at airports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Fitouri-Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padrón-Astorga Silvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCDC 2013, 25th Chinese Control and Decision Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICALT 2013, International Conference on Advanced Logistics and Transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Sousse, Tunisia. pp 302-307 ; ISBN : 978-1-4799-0314-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAdLT.2013.6568476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCDC.2013.6561557⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00926493v1</w:t>
+                <w:t xml:space="preserve">hal-00925027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Networks Based Aircraft Fault Tolerant Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Aircraft fault tolerant control based on active set method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunlong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATIO 2012, 12th AIAA Aviation Technology, Integration, and Operations Conference and 14th AIAA/ISSMO Multidisciplinary Analysis and Optimization Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2012-5683⟩</w:t>
+              <w:t xml:space="preserve">CCDC 2013, 25th Chinese Control and Decision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Guiyang, China. pp 3516-3521 ; ISBN : 978-1-4673-5533-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCDC.2013.6561557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926483v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft time-2D longitudinal guidance based on spatial inversion of flight dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Bouadi</w:t>
+                <w:t xml:space="preserve">Neural Networks Based Aircraft Fault Tolerant Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunlong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Choukroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2012, 31st IEEE/AIAA Digital Avionics Systems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DASC.2012.6382313⟩</w:t>
+              <w:t xml:space="preserve">ATIO 2012, 12th AIAA Aviation Technology, Integration, and Operations Conference and 14th AIAA/ISSMO Multidisciplinary Analysis and Optimization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Indianapolis, United States. pp xxxx, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2012-5683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938908v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glide Control for Engine-Out Aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongying Wu</w:t>
+                <w:t xml:space="preserve">Rotorcraft trajectory tracking by supervised NLI control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Lengerke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA GNC 2012, Guidance, Navigation, and Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMECS 2012, International MultiConference of Engineers and Computer Scientists 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Hong Kong, China. pp 883-887</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086659v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-based nonlinear dynamic inversion control for aircraft continuous descent approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Bouadi</w:t>
+                <w:t xml:space="preserve">Glide Control for Engine-Out Aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongying Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAIS 2012, IEEE Conference on Evolving and Adaptive Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EAIS.2012.6232823⟩</w:t>
+              <w:t xml:space="preserve">AIAA GNC 2012, Guidance, Navigation, and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Minneapolis, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2012-4442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938791v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotorcraft trajectory tracking by supervised NLI control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
+                <w:t xml:space="preserve">Space-based nonlinear dynamic inversion control for aircraft continuous descent approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMECS 2012, International MultiConference of Engineers and Computer Scientists 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EAIS 2012, IEEE Conference on Evolving and Adaptive Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Madrid, Spain. pp 164-169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EAIS.2012.6232823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938523v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed control of job-shop systems via edge reversal dynamics for automated guided vehicles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Felipe França</w:t>
+                <w:t xml:space="preserve">Aircraft time-2D longitudinal guidance based on spatial inversion of flight dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Choukroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTELLI 2012, 1st International Conference on Intelligent Systems and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASC 2012, 31st IEEE/AIAA Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Williamsburg, United States. pp 3C4-1 - 3C4-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2012.6382313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938526v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic programming for trajectory optimization of engine-out transportation aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongying Wu</w:t>
+                <w:t xml:space="preserve">Distributed control of job-shop systems via edge reversal dynamics for automated guided vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Lengerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nayibe Chio Cho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lunlong Zhong</w:t>
+                <w:t xml:space="preserve">Hernan González Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Suell Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe França</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCDC 2012, 24th Chinese Control and Decision Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTELLI 2012, 1st International Conference on Intelligent Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Chamonix / Mont Blanc, France. pp 25-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938792v1</w:t>
+                <w:t xml:space="preserve">hal-00938526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft trajectory tracking by nonlinear spatial inversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Bouadi</w:t>
+                <w:t xml:space="preserve">Fault Detection for Difference Flat Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Doncescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA GNC 2012, AIAA Guidance, Navigation and Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMECS 2012, International MultiConference of Engineers and Computer Scientists 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Hong Kong, China. pp 938-943</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2012-4613⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00938713v1</w:t>
+                <w:t xml:space="preserve">hal-00938522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection for Difference Flat Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
+                <w:t xml:space="preserve">Aircraft trajectory tracking by nonlinear spatial inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMECS 2012, International MultiConference of Engineers and Computer Scientists 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA GNC 2012, AIAA Guidance, Navigation and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Minneapolis, United States. pp 1-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2012-4613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938522v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control PID de altura de un Quadrotor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hernan González Acuña</w:t>
+                <w:t xml:space="preserve">Dynamic programming for trajectory optimization of engine-out transportation aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongying Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayibe Chio Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunlong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIIM 2011, 3er Congreso Internacional de Ingeniería Mecatrónica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCDC 2012, 24th Chinese Control and Decision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Taiyuan, China. pp 98 -103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCDC.2012.6244015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941260v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airport zoning based on a logical condition on LAeqD and LAeqN noise metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Ghislain Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Cerqueira Revoredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcilene A Heleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSV 18, 18th International Congress on Sound and Vibration 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Rio de janeiro, Brazil. pp.ISBN: 9781618392596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive backstepping for trajectory tracking of nonlinearly parameterized class of nonlinear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Bouadi</w:t>
+                <w:t xml:space="preserve">Control PID de altura de un Quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Andrés Beltrán Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Lengerke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan González Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CINTI 2011 IEEE 12th International Symposium on Computational Intelligence and Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIIM 2011, 3er Congreso Internacional de Ingeniería Mecatrónica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bucaramanga, Colombia. pp xxxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938519v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of control channels under actuator failure : an optimization approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hakim Bouadi</w:t>
+                <w:t xml:space="preserve">Differential flatness and control of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastião Simoes Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2011, 30th IEEE/AIAA Digital Avionics Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CCC 2011, 30th Chinese Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Yantai, China. pp 643-648</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938793v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight path tracking based-on direct adaptive sliding mode control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hongying Wu</w:t>
+                <w:t xml:space="preserve">A framework for assessing the impact of transportation facility investment on local development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Autran Burlier Drummond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kaffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Gustavo Zelaya Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2011, IEEE Intelligent Vehicles Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HKSTS 2011, 16th International Conference of Hong Kong Society for Transportation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Hong Kong, China. pp xxxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938420v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft flight management with actuator major failure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive sliding mode control for quadrotor attitude stabilization and altitude tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastião Simoes Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrei Doncescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCDC 2011, Control and Decision Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCDC.2011.5968984⟩</w:t>
+              <w:t xml:space="preserve">CINTI 2011, IEEE 12th International Symposium on Computational Intelligence and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Budapest, Hungary. pp 449 - 455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CINTI.2011.6108547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938497v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la gestion des opérations d'escale sur une plateforme aéroportuaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mancel</w:t>
+                <w:t xml:space="preserve">Planning airports within regional multimodal transportation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Autran Burlier Drummond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Gustavo Zelaya Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaranto Lopes Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t>
+              <w:t xml:space="preserve">CONINFRA 2011, 5e congresso de infraestrutura de transportes / 5th transportation infrastructure conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, São Paulo, Brazil. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934767v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential flatness and control of nonlinear systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+                <w:t xml:space="preserve">Aircraft flight management with actuator major failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastião Simoes Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Doncescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCC 2011, 30th Chinese Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCDC 2011, Control and Decision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Mianyang, China. pp 4311 - 4316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCDC.2011.5968984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019929v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for assessing the impact of transportation facility investment on local development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luiz Gustavo Zelaya Cruz</w:t>
+                <w:t xml:space="preserve">Optimisation de la gestion des opérations d'escale sur une plateforme aéroportuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Fitouri-Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bardaji Ferraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HKSTS 2011, 16th International Conference of Hong Kong Society for Transportation Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Hong Kong, China. pp xxxx</w:t>
+              <w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938737v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive sliding mode control for quadrotor attitude stabilization and altitude tracking</w:t>
+                <w:t xml:space="preserve">Adaptive backstepping for trajectory tracking of nonlinearly parameterized class of nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Bouadi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CINTI 2011, IEEE 12th International Symposium on Computational Intelligence and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CINTI.2011.6108547⟩</w:t>
+              <w:t xml:space="preserve">CINTI 2011 IEEE 12th International Symposium on Computational Intelligence and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Budapest, Hungary. pp 213 - 217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CINTI.2011.6108501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938518v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning airports within regional multimodal transportation systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amaranto Lopes Pereira</w:t>
+                <w:t xml:space="preserve">Management of control channels under actuator failure : an optimization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunlong Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongying Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONINFRA 2011, 5e congresso de infraestrutura de transportes / 5th transportation infrastructure conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASC 2011, 30th IEEE/AIAA Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Seattle, United States. pp 7D6-1-7D6-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2011.6096131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938516v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bi-level scheme for assessing the impact of air transportation on local development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amaranto Lopes Pereira</w:t>
+                <w:t xml:space="preserve">Flight path tracking based-on direct adaptive sliding mode control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongying Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERSA 2011, 51st European Congress of the Regional Science Association International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IV 2011, IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Baden-Baden, Germany. pp 25-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2011.5940395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938502v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural network control based on differential flatness for a quadrotor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamdam Al-Fazari</w:t>
+                <w:t xml:space="preserve">A bi-level scheme for assessing the impact of air transportation on local development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Autran Burlier Drummond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaranto Lopes Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DINCON 2011, 10a Conferência Brasileira de Dinâmica, Controle e Aplicações</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERSA 2011, 51st European Congress of the Regional Science Association International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp xxxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346276v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des opérations de contrôle des passagers dans une aérogare</w:t>
               </w:r>
@@ -11029,6598 +11029,6715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid backstepping control for rotorcraft guidance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jules Ghislain Slama</w:t>
+                <w:t xml:space="preserve">A neural network control based on differential flatness for a quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastião S. Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamas Panomruttanarug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdam Al-Fazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCA 2010, 8th IEEE International Conference on Control &amp; Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DINCON 2011, 10a Conferência Brasileira de Dinâmica, Controle e Aplicações</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Águas de Lindóia, SP, Brazil. pp.778-781, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5540/DINCON.2011.001.1.0198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938741v1</w:t>
+                <w:t xml:space="preserve">hal-01346276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de recherche opérationnelle pour la gestion des perturbations dans le domaine aérien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Passenger improver - A second phase method for integrated aircraft passenger recovery systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Acuna-Agost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">TRISTAN VII 2010, 7th TRIennal Symposium on Transportation ANalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Tromso, Norway. pp 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934760v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de modélisation d'un système multimodal de transport de marchandise en vue de son optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Autran Burlier Drummond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaranto Lopes Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A maximum entropy approach to update airlines demand distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Bilegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gonzalez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDO 2004, Inverse Problems, Design and Optimization Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Rio de Janeiro, Brazil. pp 19-29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17415970600573825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete flatness for non linear systems FDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Doncescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BWCCA 2010, 5th International Conference on Broadband, Wireless Computing, Communication and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Fukuoka, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BWCCA.2010.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passenger improver - A second phase method for integrated aircraft passenger recovery systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mancel</w:t>
+                <w:t xml:space="preserve">Hybrid backstepping control for rotorcraft guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Ghislain Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRISTAN VII 2010, 7th TRIennal Symposium on Transportation ANalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Tromso, Norway. pp 1-4</w:t>
+              <w:t xml:space="preserve">ICCA 2010, 8th IEEE International Conference on Control &amp; Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Xiamen, China. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938772v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches d'optimisation bi-niveaux pour la tarification des services ATC/ATM dans une région de faible trafic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Méthodes de recherche opérationnelle pour la gestion des perturbations dans le domaine aérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Acuna-Agost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semi Gabteni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934761v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential flat control for rotorcraft trajectory tracking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Drouin</w:t>
+                <w:t xml:space="preserve">Approches d'optimisation bi-niveaux pour la tarification des services ATC/ATM dans une région de faible trafic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Guettaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Larbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMECS 2009, International Multiconference of Engineers and Computer Scientists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Hong Kong, China. pp 1331-1336</w:t>
+              <w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938210v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Princing ATC/ATM services : Part I : the case of a public provider</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moussa Larbani</w:t>
+                <w:t xml:space="preserve">Differential flat control for rotorcraft trajectory tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geanina Andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII SITRAER/II RIDITA 2009, 8th Brazilian Air Transportation Research Society Symposium and 2nd Ibero-American Air Transportation Research Society Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">IMECS 2009, International Multiconference of Engineers and Computer Scientists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Hong Kong, China. pp 1331-1336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938770v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Princing ATC/ATM services : Part II : the case of a private provider</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Princing ATC/ATM services : Part I : the case of a public provider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Guettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Larbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII SITRAER/II RIDITA 2009, 8th Brazilian Air Transportation Research Society Symposium and 2nd Ibero-American Air Transportation Research Society Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938771v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche heuristique pour la gestion de perturbations dans le domaine aérien</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Princing ATC/ATM services : Part II : the case of a private provider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Guettaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Larbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2009, 10ème congrès de la Société Francaise de Recherche Operationnelle et d'Aide à la Decision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">VIII SITRAER/II RIDITA 2009, 8th Brazilian Air Transportation Research Society Symposium and 2nd Ibero-American Air Transportation Research Society Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934759v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two level optimization approach for long-term planning in a large air transportation network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Handou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Alou Oumarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDO 2007, 2nd Symposium on Inverse Problems, Design and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Miami Beach, United States. pp 275-286, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17415970802166733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential flatness applied to vehicle trajectory tracking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fei-Bin Hsiao</w:t>
+                <w:t xml:space="preserve">Approche heuristique pour la gestion de perturbations dans le domaine aérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jozefowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCC 2008, 27th Chinese Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2009, 10ème congrès de la Société Francaise de Recherche Operationnelle et d'Aide à la Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938183v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal reallocation of aircraft actuators after failure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrei Doncescu</w:t>
+                <w:t xml:space="preserve">Differential flatness applied to vehicle trajectory tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Chi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei-Bin Hsiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EngOpt 2008, International Conference on Engineering Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCC 2008, 27th Chinese Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Kunming, China. pp 242-247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CHICC.2008.4605024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938767v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is DNL appropriate for airport noise zoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Ghislain Slama</w:t>
+                <w:t xml:space="preserve">A multi agent systems approach for aircraft emergency evacuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minesh Poudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakiatou Christelle Kaffa-Jackou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe França</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Téo Cerqueira Revoredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACOUSTICS 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EngOpt 2008, Engineering Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rio de Janeiro, Brazil. pp xxxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086743v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi agent systems approach for aircraft emergency evacuation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Felipe França</w:t>
+                <w:t xml:space="preserve">A global model for long term planning of multimodal freight transportation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Autran Burlier Drummond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaranto Lopes Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EngOpt 2008, Engineering Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rio de Janeiro, Brazil. pp xxxx</w:t>
+              <w:t xml:space="preserve">PANAM 2008, XV Panamerican Transportation Conference on Traffic and Transportation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cartagena, Colombia. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938768v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global model for long term planning of multimodal freight transportation systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amaranto Lopes Pereira</w:t>
+                <w:t xml:space="preserve">Is DNL appropriate for airport noise zoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Ghislain Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Cerqueira Revoredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PANAM 2008, XV Panamerican Transportation Conference on Traffic and Transportation Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACOUSTICS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp 1967-1971, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2933575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939226v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal allocation of transportation aircraft actuators during manoeuvre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Optimal reallocation of aircraft actuators after failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geanina Andrei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Doncescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSMO 2008, 12th AIAA/ISSMO Multidisciplinary Analysis and Optimization conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Victoria, Canada. pp xxxx</w:t>
+              <w:t xml:space="preserve">EngOpt 2008, International Conference on Engineering Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rio de Janeiro, Brazil. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938766v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Bezier curve for 4D reference trajectory definition under flight profile constraint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Miquel</w:t>
+                <w:t xml:space="preserve">Optimal allocation of transportation aircraft actuators during manoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geanina Andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATIO 2008, 8th AIAA Aviation Technology, Integration, and Operations Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISSMO 2008, 12th AIAA/ISSMO Multidisciplinary Analysis and Optimization conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Victoria, Canada. pp xxxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938739v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle des gouvernes d'un aéronef lors d'une manoeuvre de vol-approche par programmation linéaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mancel</w:t>
+                <w:t xml:space="preserve">Modified Bezier curve for 4D reference trajectory definition under flight profile constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOPT 2008, Congrès conjoint SCRO/Journées de l'Optimisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ATIO 2008, 8th AIAA Aviation Technology, Integration, and Operations Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Anchorage, United States. pp xxxx, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2008-8900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996107v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimization approach for long planning of multimodal freight transportation systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Contrôle des gouvernes d'un aéronef lors d'une manoeuvre de vol-approche par programmation linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geanina Andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mancel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaranto Lopes Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EngOpt 2008, International Conference on Engineering Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rio de Janeiro, Brazil. pp xxxx</w:t>
+              <w:t xml:space="preserve">JOPT 2008, Congrès conjoint SCRO/Journées de l'Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938288v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear control structures for rotorcraft positioning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Miquel</w:t>
+                <w:t xml:space="preserve">An optimization approach for long planning of multimodal freight transportation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Autran Burlier Drummond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaranto Lopes Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA GNC 2008, AIAA Guidance, Navigation and Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EngOpt 2008, International Conference on Engineering Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rio de Janeiro, Brazil. pp xxxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938740v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension of furness algorithm to elastic trip distribution forecast</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mancel</w:t>
+                <w:t xml:space="preserve">Non-linear control structures for rotorcraft positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCOPT II/MOPTA 2007, 2nd International Conference on Continuous Optimization / Modeling and Optimization Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA GNC 2008, AIAA Guidance, Navigation and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Honolulu, United States. pp xxxx, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2008-7006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996154v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite hermite curves for time-based aircraft spacing at meter fix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Miquel</w:t>
+                <w:t xml:space="preserve">An extension of furness algorithm to elastic trip distribution forecast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Carretero Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Loscos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA GNC 2007, AIAA Guidance, Navigation and Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCOPT II/MOPTA 2007, 2nd International Conference on Continuous Optimization / Modeling and Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Hamilton, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2007-6869⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00998720v1</w:t>
+                <w:t xml:space="preserve">hal-00996154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two level non linear inverse control structure for rotorcraft trajectory tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generic 4D flight guidance based on differential flatness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Chi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCC 2007, 26th Chinese Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACA 2007, 17th IFAC Symposium on Automatic Control in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp 353-358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20070625-5-FR-2916.00061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CHICC.2006.4347095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00938173v1</w:t>
+                <w:t xml:space="preserve">hal-00938155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotorcraft trajectory tracking by non linear inverse control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DINCON 2007, 6th Brazilian Conference on Dynamics, Control and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, São José do Rio Preto, Brazil. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection using differential flatness in flight guidance systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Fellouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geanina Andrei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISIS 2007, 1st International Conference on Complex, Intelligent and Software Intensive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp 155-159, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CISIS.2007.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic 4D flight guidance based on differential flatness</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Composite hermite curves for time-based aircraft spacing at meter fix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Loscos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACA 2007, 17th IFAC Symposium on Automatic Control in Aerospace</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA GNC 2007, AIAA Guidance, Navigation and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Hilton Head, United States. pp xxxx, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2007-6869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20070625-5-FR-2916.00061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00938155v1</w:t>
+                <w:t xml:space="preserve">hal-00998720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural inversion of flight guidance dynamics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A two level non linear inverse control structure for rotorcraft trajectory tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2007, 7th International Conference on Intelligent Systems Design and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCC 2007, 26th Chinese Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Zhangjiajie, China. pp 321-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CHICC.2006.4347095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISDA.2007.58⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00938898v1</w:t>
+                <w:t xml:space="preserve">hal-00938173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term planning of an air transportation network : an optimization approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mancel</w:t>
+                <w:t xml:space="preserve">Neural inversion of flight guidance dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Chi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Ghislain Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOPT 2007, Journées de l'optimisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISDA 2007, 7th International Conference on Intelligent Systems Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil. pp 190-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISDA.2007.58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995129v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding a new dimension to airside capacity at airports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dragos Stoica</w:t>
+                <w:t xml:space="preserve">Long-term planning of an air transportation network : an optimization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Handou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Alou Oumarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Airport Conference : Planning, infrastructure &amp; environment,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">JOPT 2007, Journées de l'optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087230v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airline fleet assignment : a state of the art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mancel</w:t>
+                <w:t xml:space="preserve">Adding a new dimension to airside capacity at airports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rekkia Kaffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handou Mahammadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Gustavo Zelaya Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATRS 2006, 10th Air Transportation Research Society conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">International Airport Conference : Planning, infrastructure &amp; environment,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938765v1</w:t>
+                <w:t xml:space="preserve">hal-02087230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight-path tracking control of a transportation aircraft : Comparison of two nonlinear design approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wen Chi Lu</w:t>
+                <w:t xml:space="preserve">Une approche globale d'évaluation de la capacité aéroportuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Miquel</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2006, 25th IEEE/AIAA Digital Avionics Systerms Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MOSIM 2006, Conférence francophone de modélisation et de simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938130v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche globale d'évaluation de la capacité aéroportuaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Faye</w:t>
+                <w:t xml:space="preserve">Flight-path tracking control of a transportation aircraft : Comparison of two nonlinear design approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Chi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc de Coligny</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2006, Conférence francophone de modélisation et de simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASC 2006, 25th IEEE/AIAA Digital Avionics Systerms Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Portsmouth, United States. pp 1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2006.313702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087227v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection in flight guidance dynamics based on differential flatness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wen Chi Lu</w:t>
+                <w:t xml:space="preserve">Airline fleet assignment : a state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei Doncescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2006, 25th IEEE/AIAA Digital Avionics Systerms Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ATRS 2006, 10th Air Transportation Research Society conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Nagoya, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938131v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Stretching and Tracking for Time-Based Aircraft Spacing at Meter Fix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Miquel</w:t>
+                <w:t xml:space="preserve">Fault detection in flight guidance dynamics based on differential flatness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Fellouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Chi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Loscos</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Doncescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA GNC 2006, AIAA Guidance, Navigation and Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2006-6064⟩</w:t>
+              <w:t xml:space="preserve">DASC 2006, 25th IEEE/AIAA Digital Avionics Systerms Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Portsmouth, United States. pp 1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2006.313721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998732v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fuzzy approach of decision making for an airline</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souhir Charfeddine</w:t>
+                <w:t xml:space="preserve">Path Stretching and Tracking for Time-Based Aircraft Spacing at Meter Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Zbidi</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Loscos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2005, 17th IEEE International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Hong Kong, China. 8 pp. - 73, </w:t>
+              <w:t xml:space="preserve">AIAA GNC 2006, AIAA Guidance, Navigation and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Keystone, United States. pp xxxx, </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2005.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2006-6064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938899v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sliding mode control design for aircraft rendezvous at meter fix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Miquel</w:t>
+                <w:t xml:space="preserve">A fuzzy approach of decision making for an airline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Charfeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Achaibou</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zbidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA GNC 2005, AIAA Guidance, Navigation and Control Conference and Exhibit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2005-6279⟩</w:t>
+              <w:t xml:space="preserve">ICTAI 2005, 17th IEEE International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Hong Kong, China. 8 pp. - 73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2005.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998737v1</w:t>
+                <w:t xml:space="preserve">hal-00938899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical performance evaluation between linear and nonlinear designs for aircraft relative guidance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">A sliding mode control design for aircraft rendezvous at meter fix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATM 2005, 6th USA/ Europe Air Traffic Management Research and Development Seminar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA GNC 2005, AIAA Guidance, Navigation and Control Conference and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, San Francisco, United States. pp xxxx, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2005-6279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938078v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural approach for fast simulation of flight mechanics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Differential Flatness and Flight Guidance : A Neural Adaptive Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANSS 2005, 38th Annual Simulation Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA GNC 2005, Guidance, Navigation, and Control Conference and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2005-6342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ANSS.2005.8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00938075v1</w:t>
+                <w:t xml:space="preserve">hal-01086649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision and risk analysis for an air carrier under fuzzy conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souhir Charfeddine</w:t>
+                <w:t xml:space="preserve">Statistical performance evaluation between linear and nonlinear designs for aircraft relative guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Loscos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Casaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Zbidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMCA-IAWTIC 2005, International Conference on Computational Intelligence for Modelling, Control and Automation, and International Conference on Intelligent Agents, Web Technologies and Internet Commerce</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ATM 2005, 6th USA/ Europe Air Traffic Management Research and Development Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Baltimore, United States. pp xxxx</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CIMCA.2005.1631343⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00938900v1</w:t>
+                <w:t xml:space="preserve">hal-00938078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Flatness and Flight Guidance : A Neural Adaptive Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">A neural approach for fast simulation of flight mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giórgio Valmórbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA GNC 2005, Guidance, Navigation, and Control Conference and Exhibit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ANSS 2005, 38th Annual Simulation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Sao Paulo, Brazil. pp 168 - 172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANSS.2005.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2005-6342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01086649v1</w:t>
+                <w:t xml:space="preserve">hal-00938075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flatness Based Flight Guidance Control Using Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Achaibou</w:t>
+                <w:t xml:space="preserve">Decision and risk analysis for an air carrier under fuzzy conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Charfeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zbidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2005 24th Digital Avionics Systems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DASC.2005.1563391⟩</w:t>
+              <w:t xml:space="preserve">CIMCA-IAWTIC 2005, International Conference on Computational Intelligence for Modelling, Control and Automation, and International Conference on Intelligent Agents, Web Technologies and Internet Commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Vienna, Austria. pp 683-688, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIMCA.2005.1631343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087238v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy linear regression : application to the estimation of air transport demand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souhir Charfeddine</w:t>
+                <w:t xml:space="preserve">A Flatness Based Flight Guidance Control Using Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Chi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSSCEF 2004, International Conference on Fuzzy Sets and Soft Computing in Economics and Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASC 2005 24th Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Washington, United States. pp.6.C.1-1-6.C.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2005.1563391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022443v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simplified Backstepping Design for 3D Time-based Aircraft Relative Guidance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Miquel</w:t>
+                <w:t xml:space="preserve">Fuzzy linear regression : application to the estimation of air transport demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Charfeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Loscos</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA GNC 2004, AIAA Guidance, Navigation and Control Conference and Exhibit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FSSCEF 2004, International Conference on Fuzzy Sets and Soft Computing in Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Saint-Petersburg, Russia. pp 350-359</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998749v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum time trajectory generation for relative guidance of aircraft</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Simplified Backstepping Design for 3D Time-based Aircraft Relative Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Casaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Loscos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDO 2004, Inverse Problems, Design and Optimization Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA GNC 2004, AIAA Guidance, Navigation and Control Conference and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Providence, United States. pp xxxx, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2004-4993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938905v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new flight guidance approach based on differential flatness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimum time trajectory generation for relative guidance of aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baba Ouinténi Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2004, 23rd Digital Avionics System Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IPDO 2004, Inverse Problems, Design and Optimization Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Rio de Janeiro, Brazil. pp xxxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021727v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft relative guidance : a flatness synthesis of a new autopilot mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Miquel</w:t>
+                <w:t xml:space="preserve">A new flight guidance approach based on differential flatness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Chi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévine</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATM 2003, 5th USA/Europe Air Traffic Management Research and Development Seminar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASC 2004, 23rd Digital Avionics System Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Salt Lake City, United States. pp xxxx, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2004.1390737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938047v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a supervised flight control system for aircraft relative guidance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Aircraft relative guidance : a flatness synthesis of a new autopilot mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karim Achaibou</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2003, 22nd Digital Avionics Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ATM 2003, 5th USA/Europe Air Traffic Management Research and Development Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Budapest, Hungary. pp xxxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938057v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Feedback Linearizing Controller for Relative Guidance Between Commercial Aircraft</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Design of a supervised flight control system for aircraft relative guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA GNC 2003, AIAA Guidance, Navigation and Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2003-5410⟩</w:t>
+              <w:t xml:space="preserve">DASC 2003, 22nd Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Indianapolis, United States. pp 4.D.3 - 4.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2003.1245845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998755v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear control approach for relative guidance of commercial aircraft</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">A Feedback Linearizing Controller for Relative Guidance Between Commercial Aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Ghislain Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DINCON 2003, 2nd DLR/CTA Workshop on Data Analysis and Flight Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA GNC 2003, AIAA Guidance, Navigation and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Austin, United States. pp xxxx, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2003-5410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938050v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative guidance of aircraft : analysis and comparison of two control approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">A nonlinear control approach for relative guidance of commercial aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Ghislain Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAC 2002, SAE World Aviation Congress &amp; Display</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DINCON 2003, 2nd DLR/CTA Workshop on Data Analysis and Flight Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Sao Jose dos Campos, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938036v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intelligent approach for solving the airlines crew rostering problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
+                <w:t xml:space="preserve">Relative guidance of aircraft : analysis and comparison of two control approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS 2001, 1st ACS/IEEE International Conference on Computer Systems and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICCSA.2001.933954⟩</w:t>
+              <w:t xml:space="preserve">WAC 2002, SAE World Aviation Congress &amp; Display</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Phoenix, United States. pp xxxx, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2002-01-2922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021706v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of input redundant affine systems : application to runway axis tracking at landing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S.N. Singh</w:t>
+                <w:t xml:space="preserve">A new approach to update probability distributions estimates of air travel demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Bilegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Moudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACA 2001, 15th IFAC Symposium on Automatic Control in Aerospace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Bologna, Italy. pp xxxx</w:t>
+              <w:t xml:space="preserve">ANNIE 2001, Artificial Neural Networks in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Saint-Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022427v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to update probability distributions estimates of air travel demand</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karim Achaibou</w:t>
+                <w:t xml:space="preserve">Control of input redundant affine systems : application to runway axis tracking at landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Villaumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANNIE 2001, Artificial Neural Networks in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Saint-Louis, United States</w:t>
+              <w:t xml:space="preserve">ACA 2001, 15th IFAC Symposium on Automatic Control in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Bologna, Italy. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078524v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bi-criterion approach for the airlines crew rostering problem</w:t>
+                <w:t xml:space="preserve">An intelligent approach for solving the airlines crew rostering problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Moudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMO 2001, 1st International Conference on Evolutioary Multi-Criterion Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/3-540-44719-9_34⟩</w:t>
+              <w:t xml:space="preserve">ACS 2001, 1st ACS/IEEE International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Beirut, Lebanon. pp 73-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2001.933954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021705v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory generation and display for free flight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Shahzad</w:t>
+                <w:t xml:space="preserve">A bi-criterion approach for the airlines crew rostering problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Moudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAS 2000, 22nd Congress of International Council of the Aeronautical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMO 2001, 1st International Conference on Evolutioary Multi-Criterion Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Zurich, Switzerland. pp 486-500, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-44719-9_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790200v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fuzzy modeling approach for the long term management of water resource systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salam Sawadogo</w:t>
+                <w:t xml:space="preserve">Trajectory generation and display for free flight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Ghislain Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ 2000, 9th IEEE International Conference on Fuzzy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAS 2000, 22nd Congress of International Council of the Aeronautical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Harrogate, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.2000.838710⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01022425v1</w:t>
+                <w:t xml:space="preserve">hal-00790200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new neural network structure dedicated to the control of nonlinear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tsurng-Jehng Shen</w:t>
+                <w:t xml:space="preserve">A fuzzy modeling approach for the long term management of water resource systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MWSCAS 1995, 38th Midwest Symposium on Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MWSCAS.1995.504469⟩</w:t>
+              <w:t xml:space="preserve">FUZZ 2000, 9th IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, San Antonio, United States. pp 499-504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2000.838710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022426v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved automatic landing by fuzzy sliding mode control</w:t>
+                <w:t xml:space="preserve">From flight qualities to flight control law design : a simulation tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Achaibou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tsurng-Jehng Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSA 1995, 6th International Fuzzy Systems Association World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1995, Sao Paulo, Brazil. pp 413-416</w:t>
+              <w:t xml:space="preserve">ICSEE 1995, 2nd International Conference on Simulation in Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1995, Las Vegas, United States. pp 82-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022428v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From flight qualities to flight control law design : a simulation tool</w:t>
+                <w:t xml:space="preserve">Improved automatic landing by fuzzy sliding mode control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Achaibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahmat Asep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsurng-Jehng Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSEE 1995, 2nd International Conference on Simulation in Engineering Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1995, Las Vegas, United States. pp 82-87</w:t>
+              <w:t xml:space="preserve">IFSA 1995, 6th International Fuzzy Systems Association World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1995, Sao Paulo, Brazil. pp 413-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022429v1</w:t>
+                <w:t xml:space="preserve">hal-01022428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new neural network structure dedicated to the control of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsurng-Jehng Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Achaibou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MWSCAS 1995, 38th Midwest Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1995, Rio de Janeiro, Brazil. pp 433-436, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSCAS.1995.504469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Dual Numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17629,201 +17746,201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 359, 2018, Studies in Fuzziness and Soft Computing 978-3-319-65417-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commande optimale - Approche variationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Marcelin Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2017, 978-2-14-004347-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la commande des systèmes linéaires multidimensionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Marcelin Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-06288-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17833,415 +17950,415 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Fuzzy Dynamic Programming</w:t>
+                <w:t xml:space="preserve">Optimality Principles for Fuzzy Dual Uncertain Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Marcelin Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunlong Zhong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization Techniques for Problem Solving in Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IGI Global, pp.116-139, 2018, Chapter 5, 9781522550914. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/978-1-5225-5091-4.ch005⟩</w:t>
+              <w:t xml:space="preserve">, IGI GLobal, pp.47-72, 2018, 9781522550914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-5225-5091-4.ch003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091806v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimality Principles for Fuzzy Dual Uncertain Systems</w:t>
+                <w:t xml:space="preserve">Advances in Fuzzy Dynamic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lunlong Zhong</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mihaela Capitanul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Krykhtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Moudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Nunes Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization Techniques for Problem Solving in Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IGI GLobal, pp.47-72, 2018, 9781522550914. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/978-1-5225-5091-4.ch003⟩</w:t>
+              <w:t xml:space="preserve">, IGI Global, pp.116-139, 2018, Chapter 5, 9781522550914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-5225-5091-4.ch005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091801v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision Avoidance Based on Reynolds Rules: A Case Study Using Quadrotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carlos Brandao-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Technology - New Generations. Advances in Intelligent Systems and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp 773-780/ISBN: 978-3-319-54977-4, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-54978-1_96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Dual Linear Matrix Inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18257,73 +18374,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy dual numbers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 359, Springer, pp 17-23, 2017, Studies in Fuzziness and Soft Computing STUDFUZZ, 978-3-319-65417-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Estimation of Distribution Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18339,203 +18456,203 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Dual Numbers </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 359, pp 25-38, 2017, Part of the Studies in Fuzziness and Soft Computing book series (STUDFUZZ, volume 359)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traffic Management along Air Streams through Space Metering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mastura Ab Wahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamas Panomruttanarug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Aerospace Guidance, Navigation and Control Selected Papers of the Third CEAS Specialist Conference on Guidance, Navigation and Control held in Toulouse - Part III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp 455-474 /978-3-319-17517-1, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17518-8_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aircraft Longitudinal Guidance Based on a Spatial Reference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18554,278 +18671,278 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Aerospace Guidance, Navigation and Control : Selected Papers of the Second CEAS Specialist Conference on Guidance, Navigation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp 427-442, 2013, Print ISBN : 978-3-642-38252-9 ; Online ISBN : 978-3-642-38253-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-38253-6_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Control for Ground Traffic at Airports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Maia Galvão França</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Models, Software Engineering, and Advanced Technologies in Air Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.57-70, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-60566-800-0.ch004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02201602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Data Processing for Airlines Revenue Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Gustavo Zelaya Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Models, Software Engineering, and Advanced Technologies in Air Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-60566-800-0.ch008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02201605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId442"/>
+      <w:footerReference w:type="default" r:id="rId446"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18893,51 +19010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26A49134"/>
+    <w:nsid w:val="31EAF028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19124,51 +19241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felix-mora-camino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1930-6125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031071627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59136541" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121349242" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/2244858140054423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05265442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Zombr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Guitart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oludolapo Olanrewaju" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Krykhtine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2025.102906" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03104401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Amadou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelaya-Cruz Luis Gustavo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mora-Camino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34117/bjdv6n7-023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02977856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso Tabares" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2020.101959" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-019-00390-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02138628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Guettaf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aci.2018.07.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02010869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunlong Zhong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carlos Brandao-Ramos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-5238-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02089983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Rizk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Batatia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.12.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02138626v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongjun Zhong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4723" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01576011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bouadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C034477" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01386606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Cerqueira Revoredo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ghislain Slama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2016.10.017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL4THRL4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01339913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2015.7111984" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01010412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2015.02.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01117103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Fitouri-Trabelsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Nunes Cosenza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Weigang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mihaela Capitanul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Moudani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01010400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice B. Mendes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5963/IJCSAI0402003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01087214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Moudani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mohamad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Mariam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijehmc.2014070106" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01128001v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Zaarour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdsst.2014070101" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Choukroun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.62118" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557259v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo L M Mota" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F Felizardo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elcio H Shiguemori" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre C B Ramos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01009273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o C. Revoredo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mancel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2012.20" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00926564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shahin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Shakik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02522667.2011.10700125" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01002817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Chi Lu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El-Moudani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5028/jatm.v4i2.152" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hussein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Moukhtar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078513v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jamc.2011070103" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021589v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Chakik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Larbani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078287v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hagelauer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(97)00221-X" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A71B63A33E04D2448596AE44537D44F83A6A6FE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934011v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Achaibou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.21056" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00914256v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.21147" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Carlos da Silva Gomes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Diniz de Jesus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio J. Dantas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio A. de Almeida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre C. B. Ramos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mykoniatis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Zerrouki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01631386v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Escamilla N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351238649" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01715673v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Mendes Martins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77028-4_73" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087244v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2018.8569628" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01722807v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minesh Poudel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Chaudhury" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshitij Sharma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yaroslavovich Tabakov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.02.032" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01626531v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander M Martins" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Braga da Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Do V. Ribeiro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2017.8023626" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01587226v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijak Pornsukvitoon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamas Panomruttanarug" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattapon Chayopitak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangkla Kreuawan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2017.8014232" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01575758v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01651016v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Olariaga" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01626533v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto C da Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2017.8023514" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01512603v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Louadj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3950-8_2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01568979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3425" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01429728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1726" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01629007v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marcelin Faye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2017.8027369" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839265v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01372543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garc&#237;a Col&#243;n" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;nez Lizuain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778039" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01385611v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01296470v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01303555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcelo de Castro Monteiro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daniel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01424284v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdan Alfazari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01372732v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01193153v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N Do Nascimiento" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lima de Carvalho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila V. M. Lima" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe M G Franca" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3387.5687" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02192732v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garcia-Munoz Sanchez-Camacho" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongying Wu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSKD.2015.7381981" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016782v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Diop" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02193263v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttakorn Trirattanawananon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohji Higuchi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2014.7090583" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01099794v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00930521v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-1146" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00990083v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086730v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2014.6852444" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305920v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastura Ab Wahid" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGNCC.2014.7007514" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059678v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo S. C. Carvalho" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe M. G. Fran&#231;a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086062v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4621" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078496v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo L. Mota" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. Felizardo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elcio H. Shiguemori" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2013.6707646" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00930266v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934776v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00973870v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2013.6712533" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00925027v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padr&#243;n-Astorga Silvia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568476" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00945176v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Miquel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2013.6564909" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078501v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos T. Neves" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HIS.2013.6920414" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01066624v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Maia Galv&#227;o Fran&#231;a" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422733v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benenia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Benslama" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.0018" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00925045v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00925077v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130911-3-BR-3021.00016" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00926493v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2013.6561557" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00926483v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-5683" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938908v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2012.6382313" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086659v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-4442" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938791v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2012.6232823" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lengerke" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938526v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Gonz&#225;lez Acu&#241;a" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Suell Dutra" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Fran&#231;a" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938792v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayibe Chio Cho" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2012.6244015" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938713v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-4613" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938522v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Zhang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00941260v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Andr&#233;s Beltr&#225;n Mendoza" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01339898v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcilene A Heleno" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938519v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CINTI.2011.6108501" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938793v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.6096131" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938420v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940395" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938497v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Simoes Cunha" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2011.5968984" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934767v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bardaji Ferraz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01019929v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938737v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Autran Burlier Drummond" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaffa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo Zelaya Cruz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938518v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CINTI.2011.6108547" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938516v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranto Lopes Pereira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938502v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Cruz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01346276v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o S. Cunha" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdam Al-Fazari" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/DINCON.2011.001.1.0198" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021492v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiatou Christelle Kaffa-Jackou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938741v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934760v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acuna-Agost" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boudia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semi Gabteni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934803v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00914276v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Bilegan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez-Rojo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970600573825" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021489v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BWCCA.2010.119" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938772v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934761v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938210v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanina Andrei" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938770v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938771v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934759v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938152v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Handou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Alou Oumarou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970802166733" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938183v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chi Lu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Duan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei-Bin Hsiao" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHICC.2008.4605024" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938767v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086743v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933575" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938768v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00939226v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938766v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938739v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-8900" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996107v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938288v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938740v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-7006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996154v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carretero Herrera" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998720v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Loscos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-6869" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938173v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHICC.2006.4347095" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938738v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938151v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Fellouah" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2007.24" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938155v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070625-5-FR-2916.00061" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938898v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Faye" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2007.58" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00995129v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087230v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Stoica" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekkia Kaffa" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handou Mahammadou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938765v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938130v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2006.313702" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087227v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Coligny" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938131v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2006.313721" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998732v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-6064" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938899v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Charfeddine" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zbidi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2005.8" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998737v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-6279" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938078v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Casaux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938075v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gi&#243;rgio Valm&#243;rbida" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANSS.2005.8" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938900v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIMCA.2005.1631343" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086649v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-6342" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087238v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2005.1563391" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022443v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998749v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-4993" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938905v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Ouint&#233;ni Ouattara" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021727v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2004.1390737" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938047v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;vine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938057v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2003.1245845" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998755v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-5410" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938050v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938036v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-01-2922" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021706v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2001.933954" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022427v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Villaum&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fabre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Singh" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078524v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021705v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44719-9_34" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790200v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahzad" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022425v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Sawadogo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.838710" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022426v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsurng-Jehng Shen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.1995.504469" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022428v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmat Asep" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022429v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01617534v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02193271v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01555801v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02091806v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5091-4.ch005" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02091801v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5091-4.ch003" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02010887v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Braga" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto da Silva" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54978-1_96" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01635283v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01619923v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01138754v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17518-8_26" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00926537v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38253-6_26" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1K1N0TS8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02201602v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-800-0.ch004" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02201605v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-800-0.ch008" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felix-mora-camino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1930-6125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031071627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59136541" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121349242" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/2244858140054423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05265442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Zombr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Guitart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oludolapo Olanrewaju" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Krykhtine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2025.102906" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03104401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Amadou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelaya-Cruz Luis Gustavo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mora-Camino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34117/bjdv6n7-023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02977856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso Tabares" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2020.101959" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-019-00390-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02010869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunlong Zhong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carlos Brandao-Ramos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-5238-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02138628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Guettaf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aci.2018.07.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02089983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Rizk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Batatia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.12.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02138626v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongjun Zhong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4723" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01576011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bouadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C034477" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01386606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Cerqueira Revoredo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ghislain Slama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2016.10.017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL4THRL4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01339913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2015.7111984" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01010412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2015.02.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01117103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Fitouri-Trabelsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Nunes Cosenza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Weigang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mihaela Capitanul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Moudani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01087214v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Moudani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mohamad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Mariam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijehmc.2014070106" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01010400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice B. Mendes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5963/IJCSAI0402003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01128001v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Zaarour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdsst.2014070101" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Choukroun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.62118" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557259v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo L M Mota" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F Felizardo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elcio H Shiguemori" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre C B Ramos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935214v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mancel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2012.20" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00926564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shahin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Shakik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02522667.2011.10700125" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01009273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o C. Revoredo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01002817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Chi Lu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El-Moudani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5028/jatm.v4i2.152" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hussein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Moukhtar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078513v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jamc.2011070103" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021589v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Chakik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078287v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935216v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Larbani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hagelauer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(97)00221-X" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A71B63A33E04D2448596AE44537D44F83A6A6FE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00914256v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Achaibou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.21147" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934011v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.21056" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621788v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamiscarre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mykoniatis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Zelaya Cruz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6874-9_13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Carlos da Silva Gomes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Diniz de Jesus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio J. Dantas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio A. de Almeida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre C. B. Ramos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344784v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Zerrouki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Richard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01631386v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Escamilla N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351238649" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2018.8569628" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01715673v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Mendes Martins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77028-4_73" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01722807v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minesh Poudel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Chaudhury" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshitij Sharma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yaroslavovich Tabakov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.02.032" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01587226v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijak Pornsukvitoon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamas Panomruttanarug" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattapon Chayopitak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangkla Kreuawan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2017.8014232" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01626531v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander M Martins" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Braga da Silva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Do V. Ribeiro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2017.8023626" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01512603v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Louadj" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3950-8_2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01651016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Olariaga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01626533v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto C da Silva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2017.8023514" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01575758v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01568979v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3425" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01429728v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1726" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01629007v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marcelin Faye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2017.8027369" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839265v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01296470v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01385611v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422759v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garc&#237;a Col&#243;n" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;nez Lizuain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778039" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01372543v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01303555v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcelo de Castro Monteiro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daniel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01424284v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdan Alfazari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01372732v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01193153v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N Do Nascimiento" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lima de Carvalho" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila V. M. Lima" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe M G Franca" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3387.5687" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02192732v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garcia-Munoz Sanchez-Camacho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongying Wu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSKD.2015.7381981" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2014.6852444" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00990083v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00930521v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-1146" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01099794v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016782v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Diop" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02193263v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttakorn Trirattanawananon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohji Higuchi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2014.7090583" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305920v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastura Ab Wahid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGNCC.2014.7007514" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059678v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo S. C. Carvalho" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe M. G. Fran&#231;a" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086062v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4621" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078496v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo L. Mota" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. Felizardo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elcio H. Shiguemori" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2013.6707646" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934776v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00930266v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00925077v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130911-3-BR-3021.00016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00925045v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422733v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benenia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Benslama" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.0018" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078501v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos T. Neves" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HIS.2013.6920414" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01066624v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Maia Galv&#227;o Fran&#231;a" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00945176v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Miquel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2013.6564909" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00973870v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2013.6712533" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00925027v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padr&#243;n-Astorga Silvia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568476" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00926493v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2013.6561557" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00926483v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-5683" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938523v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lengerke" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086659v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-4442" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938791v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2012.6232823" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938908v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2012.6382313" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938526v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Gonz&#225;lez Acu&#241;a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Suell Dutra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Fran&#231;a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938522v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Zhang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938713v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-4613" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938792v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayibe Chio Cho" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2012.6244015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01339898v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcilene A Heleno" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00941260v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Andr&#233;s Beltr&#225;n Mendoza" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01019929v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Simoes Cunha" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938737v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Autran Burlier Drummond" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaffa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo Zelaya Cruz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938518v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CINTI.2011.6108547" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938516v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranto Lopes Pereira" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938497v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2011.5968984" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934767v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bardaji Ferraz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938519v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CINTI.2011.6108501" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938793v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.6096131" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938420v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940395" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938502v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Cruz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021492v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiatou Christelle Kaffa-Jackou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01346276v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o S. Cunha" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdam Al-Fazari" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/DINCON.2011.001.1.0198" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938772v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acuna-Agost" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boudia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934803v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00914276v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Bilegan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez-Rojo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970600573825" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021489v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BWCCA.2010.119" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938741v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934760v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semi Gabteni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934761v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938210v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanina Andrei" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938770v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938771v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938152v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Handou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Alou Oumarou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970802166733" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934759v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938183v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chi Lu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Duan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei-Bin Hsiao" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHICC.2008.4605024" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938768v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00939226v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086743v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933575" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938767v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938766v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938739v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-8900" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996107v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938288v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938740v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-7006" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996154v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carretero Herrera" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938155v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070625-5-FR-2916.00061" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938738v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938151v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Fellouah" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2007.24" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998720v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Loscos" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-6869" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938173v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHICC.2006.4347095" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938898v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Faye" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2007.58" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00995129v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087230v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Stoica" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekkia Kaffa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handou Mahammadou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087227v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Coligny" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938130v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2006.313702" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938765v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938131v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2006.313721" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998732v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-6064" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938899v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Charfeddine" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zbidi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2005.8" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998737v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-6279" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086649v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-6342" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938078v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Casaux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938075v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gi&#243;rgio Valm&#243;rbida" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANSS.2005.8" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938900v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIMCA.2005.1631343" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087238v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2005.1563391" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022443v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998749v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-4993" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938905v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Ouint&#233;ni Ouattara" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021727v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2004.1390737" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938047v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;vine" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938057v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2003.1245845" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998755v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-5410" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938050v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938036v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-01-2922" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078524v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022427v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Villaum&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fabre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Singh" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021706v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2001.933954" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021705v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44719-9_34" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790200v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahzad" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022425v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Sawadogo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.838710" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022429v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022428v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmat Asep" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsurng-Jehng Shen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022426v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.1995.504469" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01617534v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02193271v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01555801v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02091801v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5091-4.ch003" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02091806v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5091-4.ch005" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02010887v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Braga" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto da Silva" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54978-1_96" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01635283v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01619923v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01138754v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17518-8_26" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00926537v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38253-6_26" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1K1N0TS8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02201602v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-800-0.ch004" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02201605v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-800-0.ch008" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>