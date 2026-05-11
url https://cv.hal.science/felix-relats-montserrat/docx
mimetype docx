--- v0 (2026-04-07)
+++ v1 (2026-05-11)
@@ -382,103 +382,103 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champollion en contexte : déchiffrer les hiéroglyphes, construire un grand savant au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chloé Ragazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flavia Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Chappey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Ducène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacob</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Ragazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40, pp.223-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2872,51 +2872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05240446v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Relats Montserrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Licitra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#233;guier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joffroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sxf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04249758v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Carraro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duc&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ragazzoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w9t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576034v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.8259" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5625" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507016v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309157v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medini Lorenzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.562" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0QP2SDW6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507030v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiesson Julien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724710236/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507070v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valbelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294289v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02286779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05240446v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Relats Montserrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Licitra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#233;guier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joffroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sxf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04249758v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ragazzoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Carraro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duc&#232;ne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacob" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w9t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576034v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.8259" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5625" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507016v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309157v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medini Lorenzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.562" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0QP2SDW6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507030v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiesson Julien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724710236/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507070v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valbelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294289v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02286779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>