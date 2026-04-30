--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -195,342 +195,342 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of SARS-CoV-2 spike binding to ACE2 through conformational selection</w:t>
+                <w:t xml:space="preserve">Length and time scales bridge poroelasticity and tissue architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prithwidip Saha</w:t>
+                <w:t xml:space="preserve">Yogesh Saravanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Fernandez</w:t>
+                <w:t xml:space="preserve">Claire Valotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidan Sumbul</w:t>
+                <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Valotteau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ramray Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41565-025-01908-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12038-025-00560-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109584v1</w:t>
+                <w:t xml:space="preserve">hal-05378670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length and time scales bridge poroelasticity and tissue architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of SARS-CoV-2 spike binding to ACE2 through conformational selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prithwidip Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yogesh Saravanan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ignacio Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidan Sumbul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Valotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramray Bhat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dorota Kostrz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50, </w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (07), pp.926-934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12038-025-00560-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41565-025-01908-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378670v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Equilibrium Unbinding of Streptavidin–Biotin Using Single-Molecule Acoustic Force Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogesh Saravanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -633,51 +633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivalent Interactions between Chaperone and Ribosome-Nascent Chain Complex Revealed by High-Speed AFM and MD Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eider Nuñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prithwidip Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markel Ibarluzea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -748,369 +748,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenth International AFMBioMed Conference on AFM in Life Sciences and Medicine, August 30–September 2, 2022, Nagoya‐Okasaki , Japan</w:t>
+                <w:t xml:space="preserve">MechanoProDB: a web-based database for exploring the mechanical properties of proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takayuki Uchihashi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ismahene Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Habermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Pellequer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37, pp.e3077. </w:t>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, pp.baae047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmr.3077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/database/baae047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481570v1</w:t>
+                <w:t xml:space="preserve">hal-04777551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIN1 regulates actin-membrane interactions during IRSp53-dependent filopodia formation</w:t>
+                <w:t xml:space="preserve">Tenth International AFMBioMed Conference on AFM in Life Sciences and Medicine, August 30–September 2, 2022, Nagoya‐Okasaki , Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Picas</w:t>
+                <w:t xml:space="preserve">Takayuki Uchihashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte André-Arpin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Pellequer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06168-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.e3077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmr.3077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762946v1</w:t>
+                <w:t xml:space="preserve">hal-04481570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MechanoProDB: a web-based database for exploring the mechanical properties of proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BIN1 regulates actin-membrane interactions during IRSp53-dependent filopodia formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte André-Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Comunale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismahene Mesbah</w:t>
+                <w:t xml:space="preserve">Hugo Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Habermann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feng-Ching Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024, pp.baae047. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/database/baae047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06168-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777551v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Step Extracellular Matrix Remodelling and Stiffening in the Development of Idiopathic Pulmonary Fibrosis</w:t>
               </w:r>
@@ -1243,51 +1243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA at conductive interfaces: What can atomic force microscopy offer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Muzyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guobao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1360,51 +1360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA at conductive interfaces: What can atomic force microscopy offer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Muzyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guobao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1458,511 +1458,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human septins organize as octamer-based filaments and mediate actin-membrane anchoring in cells</w:t>
+                <w:t xml:space="preserve">Reliable, standardized measurements for cell mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Silva Martins</w:t>
+                <w:t xml:space="preserve">Sandra Pérez-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyntia Taveneau</w:t>
+                <w:t xml:space="preserve">Shruti Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Castro-Linares</w:t>
+                <w:t xml:space="preserve">Joanna Pabijan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Baibakov</w:t>
+                <w:t xml:space="preserve">Kajangi Gnanachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Buzhinsky</w:t>
+                <w:t xml:space="preserve">Hatice Holuigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 222 (3), pp.e202203016. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.202203016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3NR02034G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588456v2</w:t>
+                <w:t xml:space="preserve">hal-04234734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable, standardized measurements for cell mechanical properties</w:t>
+                <w:t xml:space="preserve">PyFMLab: Open-source software for atomic force microscopy microrheology data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Pérez-Domínguez</w:t>
+                <w:t xml:space="preserve">Javier López-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shruti Kulkarni</w:t>
+                <w:t xml:space="preserve">Mar Eroles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Pabijan</w:t>
+                <w:t xml:space="preserve">Sébastien Janel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kajangi Gnanachandran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hatice Holuigue</w:t>
+                <w:t xml:space="preserve">Massimiliano Berardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pellequer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3NR02034G⟩</w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.16550.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234734v1</w:t>
+                <w:t xml:space="preserve">hal-04373989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyFMLab: Open-source software for atomic force microscopy microrheology data analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human septins organize as octamer-based filaments and mediate actin-membrane anchoring in cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Silva Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier López-Alonso</w:t>
+                <w:t xml:space="preserve">Cyntia Taveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mar Eroles</w:t>
+                <w:t xml:space="preserve">Gerard Castro-Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Janel</w:t>
+                <w:t xml:space="preserve">Mikhail Baibakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Berardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Pellequer</w:t>
+                <w:t xml:space="preserve">Nicolas Buzhinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.187. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 222 (3), pp.e202203016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.16550.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1083/jcb.202203016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373989v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining DNA scaffolds and acoustic force spectroscopy to characterize individual protein bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Valotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Aimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Kostrz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 122 (12), pp.2518-2530. </w:t>
@@ -2000,64 +2000,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in mechanical biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Eroles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2091,51 +2091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled mechanical mapping and interference contrast microscopy reveal viscoelastic and adhesion hallmarks of monocyte differentiation into macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Eroles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Lopez-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2219,472 +2219,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic properties of suspended cells measured with shear flow deformation cytometry</w:t>
+                <w:t xml:space="preserve">Cytotoxicity of nanomixture: Combined action of silver and plastic nanoparticles on immortalized human lymphocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Gerum</w:t>
+                <w:t xml:space="preserve">Krunoslav Ilić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elham Mirzahossein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mar Eroles</w:t>
+                <w:t xml:space="preserve">Lucija Krce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Elsterer</w:t>
+                <w:t xml:space="preserve">Jorge Rodriguez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Mainka</w:t>
+                <w:t xml:space="preserve">Nikolina Kalčec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, </w:t>
+              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73, pp.127004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.78823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2022.127004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100953v1</w:t>
+                <w:t xml:space="preserve">hal-04100961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of in-vitro ultrasonic stimulation of cells by numerical modeling</w:t>
+                <w:t xml:space="preserve">Viscoelastic properties of suspended cells measured with shear flow deformation cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Majnooni</w:t>
+                <w:t xml:space="preserve">Richard Gerum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lasaygues</w:t>
+                <w:t xml:space="preserve">Elham Mirzahossein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Eroles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Long</w:t>
+                <w:t xml:space="preserve">Jennifer Elsterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Scimeca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Momier</w:t>
+                <w:t xml:space="preserve">Astrid Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2022.106714⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.78823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629272v1</w:t>
+                <w:t xml:space="preserve">hal-04100953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxicity of nanomixture: Combined action of silver and plastic nanoparticles on immortalized human lymphocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of in-vitro ultrasonic stimulation of cells by numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Majnooni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krunoslav Ilić</w:t>
+                <w:t xml:space="preserve">P. Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucija Krce</w:t>
+                <w:t xml:space="preserve">V. Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Rodriguez-Ramos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Felix Rico</w:t>
+                <w:t xml:space="preserve">J.-C. Scimeca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolina Kalčec</w:t>
+                <w:t xml:space="preserve">D. Momier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 73, pp.127004. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2022.127004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2022.106714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100961v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of calibration parameters of cantilevers of arbitrary shape by finite element analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Rodriguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 92 (4), pp.045001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2757,51 +2757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janina R Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang H Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2887,51 +2887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain A Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leda Lacaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine A Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3008,51 +3008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Casuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Redondo-Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 378 (2186), pp.20190604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3086,90 +3086,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Step Calibration of AFM in Liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidan Sumbul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahid Hassanpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Rodriguez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3203,51 +3203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous and rate-dependent streptavidin–biotin unbinding revealed by high-speed force spectroscopy and atomistic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Russek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3333,77 +3333,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed force spectroscopy: microsecond force measurements using ultrashort cantilevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Valotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidan Sumbul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (5), pp.689-699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3437,51 +3437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fifteen years of Servitude et Grandeur to the application of a biophysical technique in medicine: The tale of AFMBioMed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pellequer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3597,51 +3597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianthi Karageorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Groen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidan Sumbul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julianne Pelaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3839,103 +3839,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Speed Force Spectroscopy for Single Protein Unfolding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidan Sumbul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arin Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirohide Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Scheuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.243-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3969,77 +3969,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History, rare and multiple events of mechanical unfolding of repeat proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidan Sumbul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arin Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 148 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4086,51 +4086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">α-Helix Unwinding as Force Buffer in Spectrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirohide Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4235,51 +4235,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Rigato</w:t>
+                <w:t xml:space="preserve">Anna F. Rigato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -4294,51 +4294,51 @@
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720309v1</w:t>
+                <w:t xml:space="preserve">hal-01765097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardized Nanomechanical Atomic Force Microscopy Procedure (SNAP) for Measuring Soft and Biological Samples</w:t>
               </w:r>
@@ -4569,2221 +4569,2087 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation in the Core Structure of Desmin Intermediate Filaments Affects Myoblast Elasticity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glass-LikeMembrane Protein Diffusion in a Crowded Membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna F. Rigato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bailleux</w:t>
+                <w:t xml:space="preserve">Ignacio Munguira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Casuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirohide Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.06.020⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5b07595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765097v1</w:t>
+                <w:t xml:space="preserve">inserm-01285787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass-LikeMembrane Protein Diffusion in a Crowded Membrane</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Atomic Force Microscopy Mechanical Mapping of Micropatterned Cells Shows Adhesion Geometry-Dependent Mechanical Response on Local and Global Scales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annafrancesca Rigato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Eghiaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Scheuring</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5b07595⟩</w:t>
+              <w:t xml:space="preserve">, 2015, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5b00430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01285787v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01159354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Force Microscopy Mechanical Mapping of Micropatterned Cells Shows Adhesion Geometry-Dependent Mechanical Response on Local and Global Scales.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Cannabinoid-induced actomyosin contractility shapes neuronal morphology and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre B. Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ricobaraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin M. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5b00430⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.e03159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.03159.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01159354v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01356874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed atomic force microscopy: Imaging and force spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Eghiaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adai Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Casuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Scheuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 588 pp.3631-3638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.febslet.2014.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01360861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannabinoid-induced actomyosin contractility shapes neuronal morphology and growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Felix Rico</w:t>
+                <w:t xml:space="preserve">Cellular capsules as a tool for multicellular spheroid production and for investigating the mechanics of tumor progression in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibdu Ranjan Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Valérïevitsch Gurchenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidisha Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Reinhold Kiessling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.03159.026⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (37), pp.14843-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1309482110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01356874v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01356886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics of proteins with a focus on atomic force microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Structural and Mechanical Heterogeneity of the Erythrocyte Membrane Reveals Hallmarks of Membrane Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Picas</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Scheuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1477-3155-11-S1-S3⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.1054-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn303824j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00916507v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01309087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanics of membrane proteins is a signature of biological function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mechanics of proteins with a focus on atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annafrancesca Rigato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Picas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Buzhynskyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Scheuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sm50967b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (Suppl 1), pp.S3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1477-3155-11-S1-S3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01309103v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00916507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed force spectroscopy unfolds titin at the velocity of molecular dynamics simulations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The mechanics of membrane proteins is a signature of biological function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manel Puig-Vidal</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adai Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Buzhynskyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Scheuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1239764⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.7866-7873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sm50967b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01309044v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01309103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elongated membrane tethers, individually anchored by high affinity α4β1/VCAM-1 complexes, are the quantal units of monocyte arrests.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calvin Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emrah Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (5), pp.e64187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0064187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01363143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Mechanical Heterogeneity of the Erythrocyte Membrane Reveals Hallmarks of Membrane Stability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">High-speed force spectroscopy unfolds titin at the velocity of molecular dynamics simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Deforet</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Casuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Puig-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Scheuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn303824j⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 342 (6159), pp.741-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1239764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01309087v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01309044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid high-speed atomic force–optical microscope for visualizing single membrane proteins on eukaryotic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adai Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Casuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Scheuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.2155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms3155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01357292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Mechanical Heterogeneity of the Erythrocyte Membrane Reveals Hallmarks of Membrane Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Picas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Déforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Scheuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (2), pp.1054-1063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nn303824j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular capsules as a tool for multicellular spheroid production and for investigating the mechanics of tumor progression in vitro</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Measurement of the Mechanical Properties of Lipid Phases in Supported Bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Scheuring</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (37), pp.14843-8. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (1), pp.L01-L03. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1309482110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.11.4001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01356886v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomechanical Characterization of the Stiffness of Eye Lens Cells: A Pilot Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Direct Measurement of the Mechanical Properties of Lipid Phases in Supported Bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Buzhynskyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Scheuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.11-8676⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 ((1)), pp.L01-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.11.4001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01363257v1</w:t>
+                <w:t xml:space="preserve">inserm-01363280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Measurement of the Mechanical Properties of Lipid Phases in Supported Bilayers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Nanomechanical Characterization of the Stiffness of Eye Lens Cells: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amela Hozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adai Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Buzhynskyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Scheuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.11.4001⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 ((4)), pp.2151-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.11-8676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01363280v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01363257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Measurement of the Mechanical Properties of Lipid Phases in Supported Bilayers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">High-speed atomic force microscopy: Structure and dynamics of single proteins This review comes from a themed issue on Analytical Techniques Edited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Casuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Scheuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 ((5)), pp.704-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2011.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.11.4001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02289090v1</w:t>
+                <w:t xml:space="preserve">inserm-01363295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed atomic force microscopy: Structure and dynamics of single proteins This review comes from a themed issue on Analytical Techniques Edited</w:t>
+                <w:t xml:space="preserve">Experimental Evidence for Membrane-Mediated Protein-Protein Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Casuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...34 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2011.05.007⟩</w:t>
-[...66 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Scheuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 99 (7), pp.L47-L49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2010.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6793,332 +6659,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.2 Contact Mechanics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">3.1.1 AFM Instrumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Casuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Radmacher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/9783110640632-003⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Cells and Tissues in Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, De Gruyter, pp.69-86, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110640632-005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761046v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3.1.1 AFM Instrumentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">2.2 Contact Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leda Lacaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Podestà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Radmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manfred Radmacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Cells and Tissues in Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/9783110640632-005⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.21-64, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110640632-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173003v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Molecule Force Spectroscopy: Experiments, Analysis, and Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidan Sumbul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomic Force Microscopy, Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.163-189, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7128,249 +6994,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rise of nanomechanical biomarkers: how cell and tissue mechanics can help medicine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Eroles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Valotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Podestà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.92-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54050/PRJ1921219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics of proteins with a focus on atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annafrancesca Rigato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Picas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Scheuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl202351t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01356883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7380,544 +7246,544 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIN1/Amphiphysin 2 and ezrin drive filopodia-like structures in myoblasts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Feng-Ching Tsai</w:t>
+                <w:t xml:space="preserve">Combining DNA scaffolds and acoustic force spectroscopy to characterize individual protein bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Aimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Kostrz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871052v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining DNA scaffolds and acoustic force spectroscopy to characterize individual protein bonds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dorota Kostrz</w:t>
+                <w:t xml:space="preserve">BIN1/Amphiphysin 2 and ezrin drive filopodia-like structures in myoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Comunale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte André-Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng-Ching Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861138v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MECHASOUNDS: THE SOUND OF MECHANICS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sondes optomécaniques : vers l'AFM aux fréquences GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyambulingham Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Huet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Felix Rico</w:t>
+                <w:t xml:space="preserve">Lucien Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fleurence</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ilan Shlesinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Forum de microscopie à sondes locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608208v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondes optomécaniques : vers l'AFM aux fréquences GHz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MECHASOUNDS: THE SOUND OF MECHANICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Le Fur</w:t>
+                <w:t xml:space="preserve">Léo Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Schwab</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Fleurence</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de microscopie à sondes locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562805v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId270"/>
+      <w:footerReference w:type="default" r:id="rId268"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7985,51 +7851,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A57B356"/>
+    <w:nsid w:val="7BD2A9C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8216,51 +8082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felix-rico" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7757-8340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/rico_f_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-6505-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109584v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prithwidip Saha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidan Sumbul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valotteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kostrz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-025-01908-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Saravanan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rico" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramray Bhat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12038-025-00560-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405508v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Villanueva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leveque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Modesti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama El Far" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03736" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Nu&#241;ez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markel Ibarluzea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Muguruza-Montero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M-Alicante" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c13500" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Uchihashi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pellequer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.3077" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762946v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andr&#233;-Arpin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Comunale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bousquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Ching Tsai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06168-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahene Mesbah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Habermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baae047" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04469283v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a J&#250;nior" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ulldemolins" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Narciso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Almendros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Farr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021708" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Muzyka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guobao Xu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Casuso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2023.117448" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04476926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588456v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva Martins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Taveneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Castro-Linares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Baibakov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buzhinsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202203016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;rez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Kulkarni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pabijan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajangi Gnanachandran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Holuigue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR02034G" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04373989v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L&#243;pez-Alonso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Eroles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Janel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Berardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.16550.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jian Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aimard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.05.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04373987v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.3022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237254v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lopez-Alonso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ortega" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Gharzeddine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00757J" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100953v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gerum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mirzahossein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Elsterer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mainka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78823" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629272v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Majnooni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasaygues" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Long" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Scimeca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Momier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2022.106714" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krunoslav Ili&#263;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Krce" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodriguez-Ramos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina Kal&#269;ec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2022.127004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0036263" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505792v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Lacaria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina R Lange" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang H Goldmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.02.156" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179400v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain A Grossier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Candoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115322" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027169v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Redondo-Morata" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0604" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Hassanpour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00301" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Russek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonzalez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Grubm&#252;ller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Scheuring" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1816909116" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457576v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-019-00585-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009736v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Navajas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Svetli&#269;i&#263;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2773" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457580v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianthi Karageorgi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Groen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Pelaez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Verster" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1610-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842448v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Herrada" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Vanheusden" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deguillen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mammri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.06.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01838371v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arin Marchesi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohide Takahashi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8591-3_15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01792492v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5013259" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106340v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b08973" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720309v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Even" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Abramovici" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delort" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rigato" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bailleux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.06.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575563v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Schillers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Rianna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Sch&#228;pe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Luque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Doschke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05383-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764684v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigato" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyagi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scheuring" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rico" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys4104" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765097v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F. Rigato" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01285787v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Munguira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chami" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b07595" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01159354v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annafrancesca Rigato" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Eghiaian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Piel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b00430" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01360861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adai Colom" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.06.028" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01356874v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B. Roland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ricobaraza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carrel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M. Jordan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.03159.026" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916507v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-3155-11-S1-S3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01309103v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Buzhynskyy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm50967b" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01309044v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Puig-Vidal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239764" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363143v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Chu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Celik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T Moy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064187" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01309087v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deforet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303824j" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01357292v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3155" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289092v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;foret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01356886v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alessandri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibdu Ranjan Sinha" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Val&#233;r&#239;evitsch Gurchenkov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidisha Sinha" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reinhold Kiessling" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1309482110" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363257v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amela Hozic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.11-8676" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363280v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.11.4001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289090v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363295v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2011.05.007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896106v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.07.028" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761046v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Podest&#224;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Radmacher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110640632-003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173003v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110640632-005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272098v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759304v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54050/PRJ1921219" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01356883v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202351t" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871052v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861138v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608208v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Huet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fleurence" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04562805v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyambulingham Subramanian" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Fur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Schwab" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Shlesinger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felix-rico" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7757-8340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/rico_f_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-6505-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378670v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Saravanan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valotteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramray Bhat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12038-025-00560-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prithwidip Saha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidan Sumbul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kostrz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-025-01908-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405508v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Villanueva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leveque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Modesti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama El Far" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03736" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Nu&#241;ez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markel Ibarluzea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Muguruza-Montero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M-Alicante" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c13500" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahene Mesbah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Habermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baae047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Uchihashi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pellequer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.3077" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andr&#233;-Arpin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Comunale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bousquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Ching Tsai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06168-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04469283v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a J&#250;nior" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ulldemolins" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Narciso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Almendros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Farr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021708" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Muzyka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guobao Xu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Casuso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2023.117448" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04476926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;rez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Kulkarni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pabijan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajangi Gnanachandran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Holuigue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR02034G" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04373989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L&#243;pez-Alonso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Eroles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Janel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Berardi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.16550.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588456v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva Martins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Taveneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Castro-Linares" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Baibakov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buzhinsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202203016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jian Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aimard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.05.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04373987v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.3022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237254v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lopez-Alonso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ortega" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Gharzeddine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00757J" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100961v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krunoslav Ili&#263;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Krce" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodriguez-Ramos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina Kal&#269;ec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2022.127004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gerum" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mirzahossein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Elsterer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mainka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78823" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Majnooni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasaygues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Long" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Scimeca" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Momier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2022.106714" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0036263" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505792v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Lacaria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina R Lange" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang H Goldmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.02.156" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179400v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain A Grossier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Candoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115322" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027169v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Redondo-Morata" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0604" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Hassanpour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00301" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Russek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonzalez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Grubm&#252;ller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Scheuring" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1816909116" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457576v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-019-00585-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009736v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Navajas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Svetli&#269;i&#263;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2773" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457580v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianthi Karageorgi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Groen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Pelaez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Verster" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1610-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842448v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Herrada" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Vanheusden" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deguillen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mammri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.06.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01838371v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arin Marchesi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohide Takahashi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8591-3_15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01792492v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5013259" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106340v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b08973" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765097v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Even" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Abramovici" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delort" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F. Rigato" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bailleux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.06.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575563v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Schillers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Rianna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Sch&#228;pe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Luque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Doschke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05383-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764684v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigato" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyagi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scheuring" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rico" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys4104" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01285787v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Munguira" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chami" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b07595" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01159354v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annafrancesca Rigato" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Eghiaian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Piel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b00430" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01356874v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B. Roland" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ricobaraza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carrel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M. Jordan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.03159.026" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01360861v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adai Colom" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.06.028" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01356886v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alessandri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibdu Ranjan Sinha" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Val&#233;r&#239;evitsch Gurchenkov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidisha Sinha" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reinhold Kiessling" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1309482110" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01309087v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deforet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303824j" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916507v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-3155-11-S1-S3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01309103v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Buzhynskyy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm50967b" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363143v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Chu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Celik" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T Moy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064187" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01309044v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Puig-Vidal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239764" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01357292v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3155" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289092v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;foret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289090v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.11.4001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363280v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363257v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amela Hozic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.11-8676" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363295v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2011.05.007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896106v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.07.028" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173003v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Radmacher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110640632-005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761046v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Podest&#224;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110640632-003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759304v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54050/PRJ1921219" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01356883v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202351t" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861138v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871052v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04562805v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyambulingham Subramanian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Fur" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Schwab" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Shlesinger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allain" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608208v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Huet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fleurence" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>