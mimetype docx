--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1,7796 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7744 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.72972972973px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Felix Rico </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">felix-rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7757-8340</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rico_f_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=e5W7yBMAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-6505-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length and time scales bridge poroelasticity and tissue architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramray Bhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12038-025-00560-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of SARS-CoV-2 spike binding to ACE2 through conformational selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prithwidip Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidan Sumbul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Kostrz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (07), pp.926-934. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41565-025-01908-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Equilibrium Unbinding of Streptavidin–Biotin Using Single-Molecule Acoustic Force Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Modesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama El Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (51), Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c03736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405508v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivalent Interactions between Chaperone and Ribosome-Nascent Chain Complex Revealed by High-Speed AFM and MD Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prithwidip Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markel Ibarluzea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantza Muguruza-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara M-Alicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (50), pp.42275-42287. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5c13500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenth International AFMBioMed Conference on AFM in Life Sciences and Medicine, August 30–September 2, 2022, Nagoya‐Okasaki , Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Uchihashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pellequer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, pp.e3077. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmr.3077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIN1 regulates actin-membrane interactions during IRSp53-dependent filopodia formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte André-Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng-Ching Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.549. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-024-06168-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MechanoProDB: a web-based database for exploring the mechanical properties of proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismahene Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Habermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.baae047. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baae047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable, standardized measurements for cell mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pérez-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Pabijan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajangi Gnanachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Holuigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3NR02034G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PyFMLab: Open-source software for atomic force microscopy microrheology data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier López-Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Eroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Janel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Berardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pellequer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.187. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.16550.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Step Extracellular Matrix Remodelling and Stiffening in the Development of Idiopathic Pulmonary Fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constança Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ulldemolins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Narciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Farré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2), pp.1708. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24021708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA at conductive interfaces: What can atomic force microscopy offer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Muzyka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guobao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Casuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 938, pp.117448. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2023.117448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA at conductive interfaces: What can atomic force microscopy offer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Muzyka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guobao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Casuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 938, pp.117448. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2023.117448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human septins organize as octamer-based filaments and mediate actin-membrane anchoring in cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Silva Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Taveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Castro-Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Baibakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buzhinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 222 (3), pp.e202203016. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.202203016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DNA scaffolds and acoustic force spectroscopy to characterize individual protein bonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Aimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Kostrz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122 (12), pp.2518-2530. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2023.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in mechanical biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Eroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (8), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmr.3022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled mechanical mapping and interference contrast microscopy reveal viscoelastic and adhesion hallmarks of monocyte differentiation into macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Eroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Lopez-Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Gharzeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (29), pp.12255-12269. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3NR00757J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic properties of suspended cells measured with shear flow deformation cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gerum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Mirzahossein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Eroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Elsterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.78823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of in-vitro ultrasonic stimulation of cells by numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Majnooni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Scimeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Momier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2022.106714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxicity of nanomixture: Combined action of silver and plastic nanoparticles on immortalized human lymphocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Ilić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucija Krce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Rodriguez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolina Kalčec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.127004. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtemb.2022.127004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of calibration parameters of cantilevers of arbitrary shape by finite element analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Rodriguez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (4), pp.045001. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0036263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">αvβ3 integrin expression increases elasticity in human melanoma cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leda Lacaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina R Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang H Goldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2020.02.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microfluidic method generating monodispersed microparticles with controllable sizes and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain A Grossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leda Lacaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine A Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211, pp.115322. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2019.115322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179400v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological physics by high-speed atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Redondo-Morata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 378 (2186), pp.20190604. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2019.0604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Step Calibration of AFM in Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidan Sumbul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahid Hassanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Rodriguez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2020.00301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous and rate-dependent streptavidin–biotin unbinding revealed by high-speed force spectroscopy and atomistic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Russek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Grubmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Scheuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (14), pp.6594-6601. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1816909116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed force spectroscopy: microsecond force measurements using ultrashort cantilevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidan Sumbul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.689-699. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12551-019-00585-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifteen years of Servitude et Grandeur to the application of a biophysical technique in medicine: The tale of AFMBioMed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pellequer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Parot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Svetličić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.e2773. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmr.2773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome editing retraces the evolution of toxin resistance in the monarch butterfly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianthi Karageorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Groen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidan Sumbul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julianne Pelaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Verster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 574 (7778), pp.409-412. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1610-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Force Spectroscopy for Single Protein Unfolding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidan Sumbul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arin Marchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Scheuring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.243-264. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-8591-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Unfolding of Titin I27 Single and Bi Domain with High-Pressure NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaline Herrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Vanheusden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Deguillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mammri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (2), pp.341 - 352. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2018.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History, rare and multiple events of mechanical unfolding of repeat proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidan Sumbul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arin Marchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 148 (12), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5013259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α-Helix Unwinding as Force Buffer in Spectrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Scheuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.2719-2727. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.7b08973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized Nanomechanical Atomic Force Microscopy Procedure (SNAP) for Measuring Soft and Biological Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Schillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Rianna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Schäpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Doschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.5117. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-05383-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency microrheology reveals cytoskeleton dynamics in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rigato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scheuring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (1), pp.S282. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys4104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation in the Core Structure of Desmin Intermediate Filaments Affects Myoblast Elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Abramovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna F. Rigato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 113 (3), pp.627-636. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2017.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass-LikeMembrane Protein Diffusion in a Crowded Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Munguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5b07595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01285787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Force Microscopy Mechanical Mapping of Micropatterned Cells Shows Adhesion Geometry-Dependent Mechanical Response on Local and Global Scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annafrancesca Rigato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Eghiaian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Scheuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.11. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5b00430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01159354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabinoid-induced actomyosin contractility shapes neuronal morphology and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre B. Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ricobaraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin M. Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.e03159. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.03159.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01356874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed atomic force microscopy: Imaging and force spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Eghiaian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adai Colom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Scheuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 588 pp.3631-3638. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2014.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01360861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Mechanical Heterogeneity of the Erythrocyte Membrane Reveals Hallmarks of Membrane Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deforet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Scheuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.1054-1063. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn303824j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01309087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elongated membrane tethers, individually anchored by high affinity α4β1/VCAM-1 complexes, are the quantal units of monocyte arrests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calvin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emrah Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e64187. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0064187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01363143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of proteins with a focus on atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annafrancesca Rigato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Scheuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanobiotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (Suppl 1), pp.S3. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1477-3155-11-S1-S3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00916507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanics of membrane proteins is a signature of biological function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adai Colom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Buzhynskyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Scheuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.7866-7873. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3sm50967b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01309103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed force spectroscopy unfolds titin at the velocity of molecular dynamics simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Puig-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Scheuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 342 (6159), pp.741-3. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1239764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01309044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid high-speed atomic force–optical microscope for visualizing single membrane proteins on eukaryotic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adai Colom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Scheuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.2155. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms3155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01357292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Mechanical Heterogeneity of the Erythrocyte Membrane Reveals Hallmarks of Membrane Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Déforet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Scheuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.1054-1063. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn303824j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular capsules as a tool for multicellular spheroid production and for investigating the mechanics of tumor progression in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibdu Ranjan Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Valérïevitsch Gurchenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidisha Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Reinhold Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (37), pp.14843-8. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1309482110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01356886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurement of the Mechanical Properties of Lipid Phases in Supported Bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Scheuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 102 ((1)), pp.L01-3. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2011.11.4001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01363280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomechanical Characterization of the Stiffness of Eye Lens Cells: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amela Hozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adai Colom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Buzhynskyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Scheuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 ((4)), pp.2151-6. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.11-8676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01363257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurement of the Mechanical Properties of Lipid Phases in Supported Bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Scheuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 102 (1), pp.L01-L03. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2011.11.4001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed atomic force microscopy: Structure and dynamics of single proteins This review comes from a themed issue on Analytical Techniques Edited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Scheuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 ((5)), pp.704-9. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2011.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01363295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evidence for Membrane-Mediated Protein-Protein Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Scheuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (7), pp.L47-L49. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3.1.1 AFM Instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Radmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Cells and Tissues in Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, De Gruyter, pp.69-86, 2023, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110640632-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.2 Contact Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leda Lacaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Podestà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Radmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.21-64, 2023, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110640632-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Molecule Force Spectroscopy: Experiments, Analysis, and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidan Sumbul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomic Force Microscopy, Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-189, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of nanomechanical biomarkers: how cell and tissue mechanics can help medicine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Eroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Podestà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.92-95. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54050/PRJ1921219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of proteins with a focus on atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annafrancesca Rigato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Scheuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl202351t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01356883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-invasive approach for understanding localized force generation in 3D tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Gouirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Ibrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lecouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EpCAM sustains crypt mechanics and prevents aberrant remodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Soleilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amlan Barai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lecouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DNA scaffolds and acoustic force spectroscopy to characterize individual protein bonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Aimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Kostrz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIN1/Amphiphysin 2 and ezrin drive filopodia-like structures in myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte André-Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng-Ching Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHASOUNDS: THE SOUND OF MECHANICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleurence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes optomécaniques : vers l'AFM aux fréquences GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyambulingham Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Shlesinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de microscopie à sondes locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId279"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7851,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BD2A9C9"/>
+    <w:nsid w:val="834DDCC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8082,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felix-rico" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7757-8340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/rico_f_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-6505-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378670v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Saravanan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valotteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramray Bhat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12038-025-00560-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prithwidip Saha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidan Sumbul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kostrz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-025-01908-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405508v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Villanueva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leveque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Modesti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama El Far" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03736" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Nu&#241;ez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markel Ibarluzea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Muguruza-Montero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M-Alicante" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c13500" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahene Mesbah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Habermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baae047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Uchihashi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pellequer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.3077" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andr&#233;-Arpin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Comunale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bousquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Ching Tsai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06168-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04469283v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a J&#250;nior" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ulldemolins" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Narciso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Almendros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Farr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021708" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Muzyka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guobao Xu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Casuso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2023.117448" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04476926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;rez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Kulkarni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pabijan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajangi Gnanachandran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Holuigue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR02034G" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04373989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L&#243;pez-Alonso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Eroles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Janel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Berardi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.16550.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588456v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva Martins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Taveneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Castro-Linares" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Baibakov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buzhinsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202203016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jian Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aimard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.05.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04373987v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.3022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237254v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lopez-Alonso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ortega" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Gharzeddine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00757J" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100961v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krunoslav Ili&#263;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Krce" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodriguez-Ramos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina Kal&#269;ec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2022.127004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gerum" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mirzahossein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Elsterer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mainka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78823" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Majnooni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasaygues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Long" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Scimeca" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Momier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2022.106714" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0036263" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505792v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Lacaria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina R Lange" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang H Goldmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.02.156" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179400v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain A Grossier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Candoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115322" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027169v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Redondo-Morata" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0604" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Hassanpour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00301" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Russek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonzalez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Grubm&#252;ller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Scheuring" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1816909116" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457576v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-019-00585-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009736v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Navajas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Svetli&#269;i&#263;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2773" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457580v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianthi Karageorgi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Groen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Pelaez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Verster" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1610-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842448v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Herrada" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Vanheusden" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deguillen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mammri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.06.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01838371v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arin Marchesi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohide Takahashi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8591-3_15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01792492v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5013259" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106340v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b08973" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765097v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Even" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Abramovici" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delort" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F. Rigato" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bailleux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.06.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575563v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Schillers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Rianna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Sch&#228;pe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Luque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Doschke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05383-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764684v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigato" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyagi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scheuring" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rico" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys4104" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01285787v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Munguira" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chami" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b07595" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01159354v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annafrancesca Rigato" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Eghiaian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Piel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b00430" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01356874v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B. Roland" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ricobaraza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carrel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M. Jordan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.03159.026" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01360861v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adai Colom" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.06.028" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01356886v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alessandri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibdu Ranjan Sinha" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Val&#233;r&#239;evitsch Gurchenkov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidisha Sinha" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reinhold Kiessling" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1309482110" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01309087v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deforet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303824j" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916507v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-3155-11-S1-S3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01309103v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Buzhynskyy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm50967b" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363143v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Chu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Celik" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T Moy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064187" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01309044v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Puig-Vidal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239764" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01357292v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3155" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289092v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;foret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289090v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.11.4001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363280v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363257v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amela Hozic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.11-8676" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363295v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2011.05.007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896106v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.07.028" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173003v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Radmacher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110640632-005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761046v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Podest&#224;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110640632-003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759304v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54050/PRJ1921219" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01356883v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202351t" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861138v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871052v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04562805v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyambulingham Subramanian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Fur" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Schwab" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Shlesinger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allain" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608208v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Huet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fleurence" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felix-rico" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7757-8340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/rico_f_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=e5W7yBMAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-6505-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378670v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Saravanan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valotteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rico" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramray Bhat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12038-025-00560-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prithwidip Saha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fernandez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidan Sumbul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kostrz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-025-01908-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405508v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Villanueva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leveque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Modesti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama El Far" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03736" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Nu&#241;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markel Ibarluzea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Muguruza-Montero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M-Alicante" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c13500" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Uchihashi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pellequer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.3077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762946v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andr&#233;-Arpin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Comunale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bousquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Ching Tsai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06168-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777551v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahene Mesbah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Habermann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baae047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;rez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Kulkarni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pabijan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajangi Gnanachandran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Holuigue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR02034G" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04373989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L&#243;pez-Alonso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Eroles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Janel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Berardi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.16550.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04469283v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a J&#250;nior" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ulldemolins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Narciso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Almendros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Farr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021708" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479923v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Muzyka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guobao Xu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Casuso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2023.117448" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04476926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588456v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva Martins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Taveneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Castro-Linares" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Baibakov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buzhinsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202203016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jian Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aimard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.05.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04373987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.3022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lopez-Alonso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ortega" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Gharzeddine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00757J" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100953v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gerum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mirzahossein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Elsterer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mainka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78823" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629272v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Majnooni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasaygues" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Long" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Scimeca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Momier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2022.106714" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100961v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krunoslav Ili&#263;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Krce" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodriguez-Ramos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina Kal&#269;ec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2022.127004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0036263" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505792v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Lacaria" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina R Lange" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang H Goldmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Alonso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.02.156" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179400v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain A Grossier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Candoni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115322" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027169v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Redondo-Morata" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0604" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140309v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Hassanpour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00301" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Russek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonzalez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Grubm&#252;ller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Scheuring" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1816909116" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457576v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-019-00585-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009736v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Navajas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Svetli&#269;i&#263;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2773" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457580v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianthi Karageorgi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Groen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Pelaez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Verster" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1610-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01838371v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arin Marchesi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohide Takahashi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8591-3_15" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Herrada" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Vanheusden" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deguillen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mammri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.06.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01792492v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5013259" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b08973" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575563v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Schillers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Rianna" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Sch&#228;pe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Luque" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Doschke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05383-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764684v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigato" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyagi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scheuring" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rico" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys4104" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765097v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Even" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Abramovici" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delort" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F. Rigato" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bailleux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.06.020" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01285787v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Munguira" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chami" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b07595" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01159354v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annafrancesca Rigato" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Eghiaian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Piel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b00430" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01356874v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B. Roland" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ricobaraza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carrel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M. Jordan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.03159.026" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01360861v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adai Colom" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.06.028" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01309087v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deforet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303824j" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363143v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Chu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Celik" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T Moy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064187" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916507v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-3155-11-S1-S3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01309103v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Buzhynskyy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm50967b" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01309044v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Puig-Vidal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239764" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01357292v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3155" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289092v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;foret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01356886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alessandri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibdu Ranjan Sinha" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Val&#233;r&#239;evitsch Gurchenkov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidisha Sinha" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reinhold Kiessling" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1309482110" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363280v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.11.4001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363257v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amela Hozic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.11-8676" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289090v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363295v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2011.05.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896106v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.07.028" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173003v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Radmacher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110640632-005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761046v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Podest&#224;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110640632-003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272098v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759304v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54050/PRJ1921219" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01356883v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202351t" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610954v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gouirand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Ibrahimi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecouffe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610960v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Soleilhac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ruiz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berrebi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlan Barai" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861138v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871052v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608208v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Huet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fleurence" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04562805v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyambulingham Subramanian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Fur" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Schwab" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Shlesinger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>