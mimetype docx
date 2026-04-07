--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Félix Tréguer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur associé au Centre Internet et Société du CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">felix-treguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0896-1303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">230096182</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Félix Tréguer est chercheur associé au </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Internet et Société du CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ses recherches portent sur la transformation numérique de l'État et la manière dont les technologies informatiques reconfigurent la gouvernementalité libérale. À la croisée de la sociologie, de l'histoire et de la théorie politique, elles analysent l'intégration d'Internet et de l'intelligence artificielle aux pratiques de pouvoir telles que la surveillance ou la censure des communications, et l'effet de ces processus sur les rapports entre l'État et le capitalisme informationnel. L'ouvrage adapté de sa thèse en études politiques, réalisée au Centre de recherches historiques de l'EHESS, est paru sous le titre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre-histoire d'Internet : du XVe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Agone, 2023). Il est également l'auteur de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technopolice : La surveillance policière à l’ère de l’intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Divergences, 2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et parcours scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2026: Co-animation avec Marie Garin et Olivier Alexandre du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">séminaire « Critiquer de l'Intelligence Artificielle »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre du groupe de travail « Critique de l'IA » au sein du GDR Internet et Société.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Été 2024 : Chercheur invité à l'Instituto de Tecnologia e Sociedade (ITS) de Rio de Janeiro, dans le cadre du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Policy Fellowship Program 2024</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Automne 2021 : Chercheur invité au </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WZB Berlin Social Science Center</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au sein du groupe « Politics of Digitalization ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022: Post-doctorant au au Centre de recherches internationales (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERI-Sciences Po Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) pour le </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet GUARDINT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, qui réunissait des équipes de recherche française, allemande et britannique. Le projet visait à éclairer sous un angle critique les fondements théoriques, l'histoire et les pratiques associées au contrôle démocratique de la surveillance d'État à l'ère numérique, et en particulier la surveillance pratiquée par les services de renseignement.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018: Post-doctorant à l'Institut des sciences de la communication (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISCC-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) dans le cadre du </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet européen H2020 netCommons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, consacré à l'étude et à l'accompagnement des réseaux Internet citoyens gérés comme biens communs en Europe. Au sein d'une équipe pluridisciplinaire, notre contribution portait en particulier sur l'histoire et la gouvernance de ces réseaux alternatifs, ainsi que sur leur interaction avec leur environnement juridique et politique. Membre du pôle « </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance de l'information et des communs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> » à l'ISCC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2018: Chargé de recherche au Centre de recherches internationales (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERI-Sciences Po Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) pour le </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet ANR UTIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. UTIC prenait pour objet d'étude les pratiques de surveillance des communications par les services de police et de renseignement, à partir du cas français et de son environnement européen et transatlantique. Il portait notamment sur les techniques d'interception et d'analyse des communications, les usages qu'en font les services et les controverses politiques et juridiques qu'elles suscitent.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2017: Doctorat en étude politiques au CRH-EHESS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technopolice : la surveillance policière à l'ère de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Divergences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-10-97088-72-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Oversight in Times of Transnational Impunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mc Cluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 311 p., 2023, New Intelligence Studies, 9781032406541. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003354130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-histoire d'Internet : du XVe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-7489-0527-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bec en l'air</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-36744-179-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04142822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utopie déchue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 350 p., 2019, 978­2213­71004­4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02264539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications Reclaimed: A Hands-On Guide to Networking Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Aubrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISOC, 2019, 978-92-95113-15-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympic Surveillance between Paris and London: Interview with Pete Fussey, Myrtille Picaud and Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Fussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akos Kopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mc Cluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Anthropological Research on International Social Sciences (PARISS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.68-91. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25903276-bja10074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards democratic intelligence oversight: Limits, practices, struggles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Kniep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardino León-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mc Cluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.209-229. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0260210523000013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952695v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virus of Surveillance: How the COVID-19 pandemic is fuelling technologies of control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Anthropological Research on International Social Sciences (PARISS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.16-46. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25903276-bja10018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03141309v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes sous contrôle et technologisation du maintien de l'ordre. Entretien avec Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lecoquierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les dimensions spatiales du maintien de l’ordre, 15, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.6846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03229218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il faut défendre la société de contrôle » : Les hackers face au libéralisme autoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.25-38. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.1985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03299951v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion techno-policière d’une crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Treguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers du CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from the history of alternative communication networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alternative &amp; Community Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.9-26. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/joacm_00072_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Political Defence of the Commons: The Case of Community Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.560-574. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31269/triplec.v18i2.1108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02897517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chercheurs face à la surveillance d’État : état des lieux et contre-mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les sciences humaines et sociales au travail (ii): Que faire des données de la recherche ?, 19, pp.129-144. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.11038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02927069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Internet Access Provision to Digital Rights Activism: The History of the French Data Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Trudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Computer Networks Histories: Emerging Streams from the Internet, 21, pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and defending the alternative Internet: the birth of the digital rights movement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2018.1521059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944441v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaps and bumps in the political history of the internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Policy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (4), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14763/2017.4.714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Reform and the Snowden Paradox: The Case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media and communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/mac.v5i1.821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alt. vs. Ctrl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Söderberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peer Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Alternative Internets, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01397444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the Internet Commons: The Subversive Potential of Wireless Community Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primavera de Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peer Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306630v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hackers vs States: Subversion, Repression and Resistance in the Online Public Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (3), pp.639-652. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.091.0639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01637939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit pénal de la fraude informatique, nouvel ami des censeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.1328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the Internet Commons: The Subversive Potential of Wireless Community Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primavera de Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peer Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Disruption and the Law, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacker l’espace public : la citoyenneté insurrectionnelle sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet dans la jurisprudence de la Cour européenne des droits de l'Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA comme accélération de la domination capitaliste et bureaucratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'intelligence artificielle : enjeux philosophiques, politiques et culturels de l'automatisation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2026, 978-2-37896-590-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05470443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter, réprimer, préempter : la vidéosurveillance à l'ère de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'image à l'épreuve des machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Les carnets du BAL, 978-2-37896-423-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05535277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Radical Contention to Deference: A Sociogenesis of Intelligence Oversight in the United States (1967-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Bigo; Emma McCluskey; and Félix Tréguer (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Oversight in Times of Transnational Impunity: Who Will Watch the Watchers?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-69, In press, 9781032406541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952830v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaire le monde machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssée 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bec en l'air</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-36744-179-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l'automatisation des bureaucraties d'État, l'accommodement ou le refus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Belli; Gilles Guglielmi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'État digital: numérisation de l'administration publique et administration publique du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, pp.337-356, 2022, 878-2-7013-2207-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03412142v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surveillance numérique des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enquête en danger : Vers un nouveau régime de surveillance dans les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.127-141, 2022, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.aldri.2022.01.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allan Popelard; Anthony Burlaud; Grégroy Rzepski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Monde : Tableau de la France néolibérale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Amsterdam, 2021, L'ordinaire Du Capital, 9782354802301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing like Big Tech: security assemblages, technology, and the future of state bureaucracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Bigo; Engin Isin; Evelyn Ruppert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Politics: Worlds, Subjects, Rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge Studies in International Political Sociology, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-164, 2019, 9781138053267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02058826v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymat et chiffrement, composantes essentielles de la liberté de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quentin Van Enis; Cécile De Terwangne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des droits de l’homme à l’heure d’Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, 2019, 9782802760696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802655v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating Community Networks: A case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Belli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Community Network Manual: How to Build the Internet Yourself - Official Outcome of the UN IGF Dynamic Coalition on Community Connectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FGV Direito Rio Edition, pp.159-176, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Collaboration between Government, Citizens and Enterprises in Commons Telecommunication Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Dimogerontakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Roca I Tió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Belli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Connectivity: Building the Internet from Scratch - Annual Report of the UN IGF Dynamic Coalition on Community Connectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FGV Direito Rio Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-110, 2016, Community Connectivity: Building the Internet from Scratch, 9788563265753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CSA et la régulation d'Internet : une erreur ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Regourd; Laurence Calandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulation de la communication audiovisuelle : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Varenne, 2015, Colloques &amp; Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Community Networks: Towards a Public Policy for the Network Commons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primavera de Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Net Neutrality Compendium: Human Rights, Free Competition and the Future of the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.261 - 270, 2015, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26425-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bureaucraties sans fonctionnaires », « Dictature de la commodité », « Interopérabilité », « Reféodalisation d'Internet », « Technopolice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Citton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles morts du numérique ubiquitaire: Un glossaire critique et amoureux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Practical Limits of Algorithmic Transparency: Lessons from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Transparency and The Digital Rule of Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sciences Po Paris - École de droit, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister aux sociétés de contrôle, subvertir l’informatique dominante : une typologie des illégalismes hackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association française de sciences politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Internet Networks: History and Legacy of a &amp;quot;Crazy Idea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01850948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Community Networks Trough Law and Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on community networking infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01397441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Deep State Illegality to Law of the Land: The Case of Internet Surveillance in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biennial Surveillance &amp; Society Conference (SSN 2016): "Power, performance and trust”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Surveillance &amp; Society Network, Apr 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306332v11</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police prédictive en France : contre l'opacité et les discriminations, la nécessité d'une interdiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Nano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] La Quadrature du Net. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timeline of Intelligence Surveillance Scandals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Ibrahimsadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtehal Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardino Leon Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Kniep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUARDINT. 2022, 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952751v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of France’s Intelligence Legal Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre de recherches internationales (CERI). 2021, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the Telecommons: Guidelines for Policy-Makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] netCommons. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Networks and Political Advocacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D1.5, ISCC-CNRS. 2018, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01792045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">US Technology Companies and State Surveillance in the Post-Snowden Context: Between Cooperation and Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CERI. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Communications Networks Throughout History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ISCC-CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418826v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir et résistance dans l'espace public : une contre-histoire d'Internet (XVe -XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. École des Hautes Études en Sciences Sociales, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01631122v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing Action-Research on Algorithmic Urban Policing: IA-Powered Surveillance, Elusive Democratic Oversight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The State and Digital Surveillance in Times of the Covid-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863947v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computers and Surveillance Scandals in the 1960s-70s: Shielding the “Crown Jewel” of US Intelligence from Democratic Claims? (Hypothesis and narrative)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reason of State, Surveillance & Radical Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02864410v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renseignement : derrière le brouillard juridique, la légalisation du Deep Packet Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability Case Study: The European Union as an Institutional Design for Legal Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Censorship, Surveillance and Algorithmic Governmentality. An Interview with Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Treguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coût écologique d’internet est trop lourd, il faut penser un internet low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Trouvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la dépêche secrète aux Crypto Wars (brève histoire politique du chiffrement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Constitutional Council Strikes Down &amp;quot; Blank Check &amp;quot; Provision in the 2015 Intelligence Act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Félix Tréguer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur associé au Centre Internet et Société du CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">felix-treguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0896-1303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">230096182</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Félix Tréguer est chercheur associé au </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Internet et Société du CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ses recherches portent sur la transformation numérique de l'État et la manière dont les technologies informatiques reconfigurent la gouvernementalité libérale. À la croisée de la sociologie, de l'histoire et de la théorie politique, elles analysent l'intégration d'Internet et de l'intelligence artificielle aux pratiques de pouvoir telles que la surveillance ou la censure des communications, et l'effet de ces processus sur les rapports entre l'État et le capitalisme informationnel. L'ouvrage adapté de sa thèse en études politiques, réalisée au Centre de recherches historiques de l'EHESS, est paru sous le titre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre-histoire d'Internet : du XVe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Agone, 2023). Il est également l'auteur de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technopolice : La surveillance policière à l’ère de l’intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Divergences, 2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et parcours scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2026: Co-animation avec Marie Garin et Olivier Alexandre du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">séminaire « Critiquer de l'Intelligence Artificielle »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre du groupe de travail « Critique de l'IA » au sein du GDR Internet et Société.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Été 2024 : Chercheur invité à l'Instituto de Tecnologia e Sociedade (ITS) de Rio de Janeiro, dans le cadre du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Policy Fellowship Program 2024</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Automne 2021 : Chercheur invité au </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WZB Berlin Social Science Center</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au sein du groupe « Politics of Digitalization ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022: Post-doctorant au au Centre de recherches internationales (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERI-Sciences Po Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) pour le </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet GUARDINT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, qui réunissait des équipes de recherche française, allemande et britannique. Le projet visait à éclairer sous un angle critique les fondements théoriques, l'histoire et les pratiques associées au contrôle démocratique de la surveillance d'État à l'ère numérique, et en particulier la surveillance pratiquée par les services de renseignement.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018: Post-doctorant à l'Institut des sciences de la communication (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISCC-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) dans le cadre du </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet européen H2020 netCommons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, consacré à l'étude et à l'accompagnement des réseaux Internet citoyens gérés comme biens communs en Europe. Au sein d'une équipe pluridisciplinaire, notre contribution portait en particulier sur l'histoire et la gouvernance de ces réseaux alternatifs, ainsi que sur leur interaction avec leur environnement juridique et politique. Membre du pôle « </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance de l'information et des communs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> » à l'ISCC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2018: Chargé de recherche au Centre de recherches internationales (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERI-Sciences Po Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) pour le </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet ANR UTIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. UTIC prenait pour objet d'étude les pratiques de surveillance des communications par les services de police et de renseignement, à partir du cas français et de son environnement européen et transatlantique. Il portait notamment sur les techniques d'interception et d'analyse des communications, les usages qu'en font les services et les controverses politiques et juridiques qu'elles suscitent.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2017: Doctorat en étude politiques au CRH-EHESS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technopolice : la surveillance policière à l'ère de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Divergences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-10-97088-72-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Oversight in Times of Transnational Impunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mc Cluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 311 p., 2024, New Intelligence Studies, 9781032406541. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003354130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-histoire d'Internet : du XVe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-7489-0527-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bec en l'air</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-36744-179-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04142822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications Reclaimed: A Hands-On Guide to Networking Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Aubrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISOC, 2019, 978-92-95113-15-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utopie déchue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 350 p., 2019, 978­2213­71004­4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02264539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympic Surveillance between Paris and London: Interview with Pete Fussey, Myrtille Picaud and Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Fussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akos Kopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mc Cluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Anthropological Research on International Social Sciences (PARISS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.68-91. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25903276-bja10074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards democratic intelligence oversight: Limits, practices, struggles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Kniep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardino León-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mc Cluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.209-229. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0260210523000013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952695v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes sous contrôle et technologisation du maintien de l'ordre. Entretien avec Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lecoquierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les dimensions spatiales du maintien de l’ordre, 15, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.6846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03229218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il faut défendre la société de contrôle » : Les hackers face au libéralisme autoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.25-38. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.1985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03299951v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virus of Surveillance: How the COVID-19 pandemic is fuelling technologies of control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Anthropological Research on International Social Sciences (PARISS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.16-46. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25903276-bja10018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03141309v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion techno-policière d’une crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Treguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers du CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Political Defence of the Commons: The Case of Community Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.560-574. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31269/triplec.v18i2.1108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02897517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from the history of alternative communication networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alternative &amp; Community Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.9-26. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/joacm_00072_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chercheurs face à la surveillance d’État : état des lieux et contre-mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les sciences humaines et sociales au travail (ii): Que faire des données de la recherche ?, 19, pp.129-144. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.11038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02927069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Internet Access Provision to Digital Rights Activism: The History of the French Data Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Trudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Computer Networks Histories: Emerging Streams from the Internet, 21, pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and defending the alternative Internet: the birth of the digital rights movement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2018.1521059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944441v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaps and bumps in the political history of the internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Policy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (4), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14763/2017.4.714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Reform and the Snowden Paradox: The Case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media and communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/mac.v5i1.821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alt. vs. Ctrl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Söderberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peer Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Alternative Internets, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01397444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit pénal de la fraude informatique, nouvel ami des censeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.1328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hackers vs States: Subversion, Repression and Resistance in the Online Public Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (3), pp.639-652. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.091.0639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01637939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the Internet Commons: The Subversive Potential of Wireless Community Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primavera de Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peer Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Disruption and the Law, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the Internet Commons: The Subversive Potential of Wireless Community Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primavera de Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peer Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306630v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacker l’espace public : la citoyenneté insurrectionnelle sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet dans la jurisprudence de la Cour européenne des droits de l'Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter, réprimer, préempter : la vidéosurveillance à l'ère de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'image à l'épreuve des machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Les carnets du BAL, 978-2-37896-423-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05535277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA comme accélération de la domination capitaliste et bureaucratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'intelligence artificielle : enjeux philosophiques, politiques et culturels de l'automatisation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2026, 978-2-37896-590-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05470443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Radical Contention to Deference: A Sociogenesis of Intelligence Oversight in the United States (1967-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Bigo; Emma McCluskey; and Félix Tréguer (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Oversight in Times of Transnational Impunity: Who Will Watch the Watchers?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-69, In press, 9781032406541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952830v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaire le monde machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssée 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bec en l'air</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-36744-179-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surveillance numérique des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enquête en danger : Vers un nouveau régime de surveillance dans les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.127-141, 2022, 9782200633240. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.aldri.2022.01.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l'automatisation des bureaucraties d'État, l'accommodement ou le refus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Belli; Gilles Guglielmi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'État digital: numérisation de l'administration publique et administration publique du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, pp.337-356, 2022, 878-2-7013-2207-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03412142v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allan Popelard; Anthony Burlaud; Grégroy Rzepski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Monde : Tableau de la France néolibérale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Amsterdam, 2021, L'ordinaire Du Capital, 9782354802301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing like Big Tech: security assemblages, technology, and the future of state bureaucracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Bigo; Engin Isin; Evelyn Ruppert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Politics: Worlds, Subjects, Rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge Studies in International Political Sociology, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-164, 2019, 9781138053267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02058826v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymat et chiffrement, composantes essentielles de la liberté de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quentin Van Enis; Cécile De Terwangne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des droits de l’homme à l’heure d’Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, 2019, 9782802760696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802655v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating Community Networks: A case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Belli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Community Network Manual: How to Build the Internet Yourself - Official Outcome of the UN IGF Dynamic Coalition on Community Connectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FGV Direito Rio Edition, pp.159-176, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Collaboration between Government, Citizens and Enterprises in Commons Telecommunication Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Dimogerontakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Roca I Tió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Belli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Connectivity: Building the Internet from Scratch - Annual Report of the UN IGF Dynamic Coalition on Community Connectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FGV Direito Rio Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-110, 2016, Community Connectivity: Building the Internet from Scratch, 9788563265753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CSA et la régulation d'Internet : une erreur ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Regourd; Laurence Calandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulation de la communication audiovisuelle : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Varenne, 2015, Colloques &amp; Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Community Networks: Towards a Public Policy for the Network Commons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primavera de Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Net Neutrality Compendium: Human Rights, Free Competition and the Future of the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.261 - 270, 2015, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26425-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bureaucraties sans fonctionnaires », « Dictature de la commodité », « Interopérabilité », « Reféodalisation d'Internet », « Technopolice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Citton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles morts du numérique ubiquitaire: Un glossaire critique et amoureux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Practical Limits of Algorithmic Transparency: Lessons from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Transparency and The Digital Rule of Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sciences Po Paris - École de droit, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister aux sociétés de contrôle, subvertir l’informatique dominante : une typologie des illégalismes hackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association française de sciences politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Internet Networks: History and Legacy of a &amp;quot;Crazy Idea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01850948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Deep State Illegality to Law of the Land: The Case of Internet Surveillance in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biennial Surveillance &amp; Society Conference (SSN 2016): "Power, performance and trust”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Surveillance &amp; Society Network, Apr 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306332v11</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Community Networks Trough Law and Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on community networking infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01397441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police prédictive en France : contre l'opacité et les discriminations, la nécessité d'une interdiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Nano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] La Quadrature du Net. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timeline of Intelligence Surveillance Scandals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Ibrahimsadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtehal Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardino Leon Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Kniep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUARDINT. 2022, 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952751v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of France’s Intelligence Legal Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre de recherches internationales (CERI). 2021, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the Telecommons: Guidelines for Policy-Makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] netCommons. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Networks and Political Advocacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D1.5, ISCC-CNRS. 2018, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01792045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">US Technology Companies and State Surveillance in the Post-Snowden Context: Between Cooperation and Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CERI. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Communications Networks Throughout History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ISCC-CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418826v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir et résistance dans l'espace public : une contre-histoire d'Internet (XVe -XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. École des Hautes Études en Sciences Sociales, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01631122v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing Action-Research on Algorithmic Urban Policing: IA-Powered Surveillance, Elusive Democratic Oversight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computers and Surveillance Scandals in the 1960s-70s: Shielding the “Crown Jewel” of US Intelligence from Democratic Claims? (Hypothesis and narrative)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The State and Digital Surveillance in Times of the Covid-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863947v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reason of State, Surveillance & Radical Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02864410v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renseignement : derrière le brouillard juridique, la légalisation du Deep Packet Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability Case Study: The European Union as an Institutional Design for Legal Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Censorship, Surveillance and Algorithmic Governmentality. An Interview with Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Treguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coût écologique d’internet est trop lourd, il faut penser un internet low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Trouvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la dépêche secrète aux Crypto Wars (brève histoire politique du chiffrement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Constitutional Council Strikes Down &amp;quot; Blank Check &amp;quot; Provision in the 2015 Intelligence Act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B12135C9"/>
+    <w:nsid w:val="1C35959E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F65BB47C"/>
+    <w:nsid w:val="D9F433C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felix-treguer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0896-1303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230096182" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cis.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cis.cnrs.fr/seminaire-critique-de-lintelligence-artificielle/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://archive.ph/qv9vW" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.ph/eEeEt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo.fr/ceri/fr/content/projet-scientifique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo.fr/ceri/fr/content/oversight-and-intelligence-networks-who-guards-guardians-guardint-anr-ora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iscc.cnrs.fr/spip.php?article601" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://netcommons.eu/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iscc.cnrs.fr/spip.php?article1325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo.fr/ceri/fr/content/utic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tr&#233;guer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdivergences.com/livre/technopolice" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298844v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mc Cluskey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Intelligence-Oversight-in-Times-of-Transnational-Impunity-Who-Will-Watch/Bigo-Cluskey-Treguer/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003354130" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/livre/contre-histoire-dinternet/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Brunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.becair.com/produit/odyssee-2-0/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02264539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/sciences-humaines/lutopie-dechue-9782213710044" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Antoniadis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Apostol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aubr&#233;e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Fussey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Kopper" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Picaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10074" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03952695v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Kniep" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ewert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Le&#243;n-Reyes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0260210523000013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141309v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecoquierre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.6846" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299951v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1985" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Treguer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trudel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/joacm_00072_1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02897517v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v18i2.1108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.11038" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863968v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944441v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;tin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1521059" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618584v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2017.4.714" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481648v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/mac.v5i1.821" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan S&#246;derberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306630v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.091.0639" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306609v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1328" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265208v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05470443v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12720&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03952830v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Intelligence-Oversight-in-Times-of-Transnational-Impunity-Who-Will-Watch/Bigo-Cluskey-Treguer/p/book/9781032406541" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412142v7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.aldri.2022.01.0127" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058826v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Data-Politics-Worlds-Subjects-Rights-1st-Edition/Bigo-Isin-Ruppert/p/book/9781138053250" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802655v4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920693v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Navarro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Freitag" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Dimogerontakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Baig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Roca I Ti&#243;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet-governance.fgv.br/sites/internet-governance.fgv.br/files/publicacoes/community_connectivity_-_building_the_internet_from_scratch.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650230v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26425-7_19" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954815v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lechner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449048v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177091v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397441v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306332v11" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03952751v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Ibrahimsadeh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtehal Hussain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Leon Reyes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399548v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959929v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792045v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865140v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418826v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01631122v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540934v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863947v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03952774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864410v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649986v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392043v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649976v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Trouv&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399550v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felix-treguer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0896-1303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230096182" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cis.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cis.cnrs.fr/seminaire-critique-de-lintelligence-artificielle/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://archive.ph/qv9vW" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.ph/eEeEt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo.fr/ceri/fr/content/projet-scientifique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo.fr/ceri/fr/content/oversight-and-intelligence-networks-who-guards-guardians-guardint-anr-ora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iscc.cnrs.fr/spip.php?article601" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://netcommons.eu/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iscc.cnrs.fr/spip.php?article1325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo.fr/ceri/fr/content/utic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tr&#233;guer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdivergences.com/livre/technopolice" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298844v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mc Cluskey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Intelligence-Oversight-in-Times-of-Transnational-Impunity-Who-Will-Watch/Bigo-Cluskey-Treguer/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003354130" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/livre/contre-histoire-dinternet/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Brunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.becair.com/produit/odyssee-2-0/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Antoniadis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Apostol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aubr&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02264539v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/sciences-humaines/lutopie-dechue-9782213710044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Fussey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Kopper" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Picaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10074" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03952695v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Kniep" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ewert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Le&#243;n-Reyes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0260210523000013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecoquierre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.6846" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299951v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1985" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141309v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Treguer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02897517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v18i2.1108" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860050v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trudel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/joacm_00072_1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.11038" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863968v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944441v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;tin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1521059" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618584v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2017.4.714" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481648v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/mac.v5i1.821" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan S&#246;derberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1328" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.091.0639" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265208v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306630v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12720&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05470443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03952830v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Intelligence-Oversight-in-Times-of-Transnational-Impunity-Who-Will-Watch/Bigo-Cluskey-Treguer/p/book/9781032406541" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.aldri.2022.01.0127" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412142v7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058826v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Data-Politics-Worlds-Subjects-Rights-1st-Edition/Bigo-Isin-Ruppert/p/book/9781138053250" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802655v4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920693v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Navarro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Freitag" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Dimogerontakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Baig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Roca I Ti&#243;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet-governance.fgv.br/sites/internet-governance.fgv.br/files/publicacoes/community_connectivity_-_building_the_internet_from_scratch.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650230v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26425-7_19" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954815v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lechner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449048v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177091v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306332v11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03952751v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Ibrahimsadeh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtehal Hussain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Leon Reyes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399548v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959929v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792045v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865140v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418826v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01631122v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540934v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03952774v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863947v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864410v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649986v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392043v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649976v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Trouv&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399550v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>