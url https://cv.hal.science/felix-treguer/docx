--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Félix Tréguer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur associé au Centre Internet et Société du CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">felix-treguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0896-1303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">230096182</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Félix Tréguer est chercheur associé au </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Internet et Société du CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ses recherches portent sur la transformation numérique de l'État et la manière dont les technologies informatiques reconfigurent la gouvernementalité libérale. À la croisée de la sociologie, de l'histoire et de la théorie politique, elles analysent l'intégration d'Internet et de l'intelligence artificielle aux pratiques de pouvoir telles que la surveillance ou la censure des communications, et l'effet de ces processus sur les rapports entre l'État et le capitalisme informationnel. L'ouvrage adapté de sa thèse en études politiques, réalisée au Centre de recherches historiques de l'EHESS, est paru sous le titre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre-histoire d'Internet : du XVe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Agone, 2023). Il est également l'auteur de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technopolice : La surveillance policière à l’ère de l’intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Divergences, 2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et parcours scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2026: Co-animation avec Marie Garin et Olivier Alexandre du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">séminaire « Critiquer de l'Intelligence Artificielle »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre du groupe de travail « Critique de l'IA » au sein du GDR Internet et Société.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Été 2024 : Chercheur invité à l'Instituto de Tecnologia e Sociedade (ITS) de Rio de Janeiro, dans le cadre du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Policy Fellowship Program 2024</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Automne 2021 : Chercheur invité au </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WZB Berlin Social Science Center</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au sein du groupe « Politics of Digitalization ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022: Post-doctorant au au Centre de recherches internationales (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERI-Sciences Po Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) pour le </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet GUARDINT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, qui réunissait des équipes de recherche française, allemande et britannique. Le projet visait à éclairer sous un angle critique les fondements théoriques, l'histoire et les pratiques associées au contrôle démocratique de la surveillance d'État à l'ère numérique, et en particulier la surveillance pratiquée par les services de renseignement.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018: Post-doctorant à l'Institut des sciences de la communication (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISCC-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) dans le cadre du </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet européen H2020 netCommons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, consacré à l'étude et à l'accompagnement des réseaux Internet citoyens gérés comme biens communs en Europe. Au sein d'une équipe pluridisciplinaire, notre contribution portait en particulier sur l'histoire et la gouvernance de ces réseaux alternatifs, ainsi que sur leur interaction avec leur environnement juridique et politique. Membre du pôle « </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance de l'information et des communs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> » à l'ISCC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2018: Chargé de recherche au Centre de recherches internationales (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERI-Sciences Po Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) pour le </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet ANR UTIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. UTIC prenait pour objet d'étude les pratiques de surveillance des communications par les services de police et de renseignement, à partir du cas français et de son environnement européen et transatlantique. Il portait notamment sur les techniques d'interception et d'analyse des communications, les usages qu'en font les services et les controverses politiques et juridiques qu'elles suscitent.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2017: Doctorat en étude politiques au CRH-EHESS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technopolice : la surveillance policière à l'ère de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Divergences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-10-97088-72-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Oversight in Times of Transnational Impunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mc Cluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 311 p., 2024, New Intelligence Studies, 9781032406541. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003354130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-histoire d'Internet : du XVe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-7489-0527-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bec en l'air</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-36744-179-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04142822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications Reclaimed: A Hands-On Guide to Networking Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Aubrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISOC, 2019, 978-92-95113-15-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utopie déchue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 350 p., 2019, 978­2213­71004­4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02264539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympic Surveillance between Paris and London: Interview with Pete Fussey, Myrtille Picaud and Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Fussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akos Kopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mc Cluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Anthropological Research on International Social Sciences (PARISS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.68-91. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25903276-bja10074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards democratic intelligence oversight: Limits, practices, struggles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Kniep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardino León-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mc Cluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.209-229. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0260210523000013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952695v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes sous contrôle et technologisation du maintien de l'ordre. Entretien avec Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lecoquierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les dimensions spatiales du maintien de l’ordre, 15, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.6846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03229218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il faut défendre la société de contrôle » : Les hackers face au libéralisme autoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.25-38. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.1985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03299951v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virus of Surveillance: How the COVID-19 pandemic is fuelling technologies of control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Anthropological Research on International Social Sciences (PARISS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.16-46. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25903276-bja10018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03141309v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion techno-policière d’une crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Treguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers du CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Political Defence of the Commons: The Case of Community Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.560-574. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31269/triplec.v18i2.1108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02897517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from the history of alternative communication networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alternative &amp; Community Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.9-26. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/joacm_00072_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chercheurs face à la surveillance d’État : état des lieux et contre-mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les sciences humaines et sociales au travail (ii): Que faire des données de la recherche ?, 19, pp.129-144. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.11038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02927069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Internet Access Provision to Digital Rights Activism: The History of the French Data Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Trudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Computer Networks Histories: Emerging Streams from the Internet, 21, pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and defending the alternative Internet: the birth of the digital rights movement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2018.1521059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944441v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaps and bumps in the political history of the internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Policy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (4), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14763/2017.4.714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Reform and the Snowden Paradox: The Case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media and communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/mac.v5i1.821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alt. vs. Ctrl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Söderberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peer Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Alternative Internets, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01397444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit pénal de la fraude informatique, nouvel ami des censeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.1328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hackers vs States: Subversion, Repression and Resistance in the Online Public Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (3), pp.639-652. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.091.0639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01637939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the Internet Commons: The Subversive Potential of Wireless Community Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primavera de Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peer Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Disruption and the Law, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the Internet Commons: The Subversive Potential of Wireless Community Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primavera de Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peer Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306630v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacker l’espace public : la citoyenneté insurrectionnelle sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet dans la jurisprudence de la Cour européenne des droits de l'Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter, réprimer, préempter : la vidéosurveillance à l'ère de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'image à l'épreuve des machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Les carnets du BAL, 978-2-37896-423-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05535277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA comme accélération de la domination capitaliste et bureaucratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'intelligence artificielle : enjeux philosophiques, politiques et culturels de l'automatisation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2026, 978-2-37896-590-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05470443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Radical Contention to Deference: A Sociogenesis of Intelligence Oversight in the United States (1967-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Bigo; Emma McCluskey; and Félix Tréguer (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Oversight in Times of Transnational Impunity: Who Will Watch the Watchers?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-69, In press, 9781032406541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952830v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaire le monde machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssée 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bec en l'air</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-36744-179-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surveillance numérique des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enquête en danger : Vers un nouveau régime de surveillance dans les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.127-141, 2022, 9782200633240. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.aldri.2022.01.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l'automatisation des bureaucraties d'État, l'accommodement ou le refus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Belli; Gilles Guglielmi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'État digital: numérisation de l'administration publique et administration publique du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, pp.337-356, 2022, 878-2-7013-2207-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03412142v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allan Popelard; Anthony Burlaud; Grégroy Rzepski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Monde : Tableau de la France néolibérale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Amsterdam, 2021, L'ordinaire Du Capital, 9782354802301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing like Big Tech: security assemblages, technology, and the future of state bureaucracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Bigo; Engin Isin; Evelyn Ruppert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Politics: Worlds, Subjects, Rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge Studies in International Political Sociology, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-164, 2019, 9781138053267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02058826v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymat et chiffrement, composantes essentielles de la liberté de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quentin Van Enis; Cécile De Terwangne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des droits de l’homme à l’heure d’Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, 2019, 9782802760696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802655v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating Community Networks: A case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Belli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Community Network Manual: How to Build the Internet Yourself - Official Outcome of the UN IGF Dynamic Coalition on Community Connectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FGV Direito Rio Edition, pp.159-176, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Collaboration between Government, Citizens and Enterprises in Commons Telecommunication Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Dimogerontakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Roca I Tió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Belli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Connectivity: Building the Internet from Scratch - Annual Report of the UN IGF Dynamic Coalition on Community Connectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FGV Direito Rio Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-110, 2016, Community Connectivity: Building the Internet from Scratch, 9788563265753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CSA et la régulation d'Internet : une erreur ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Regourd; Laurence Calandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulation de la communication audiovisuelle : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Varenne, 2015, Colloques &amp; Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Community Networks: Towards a Public Policy for the Network Commons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primavera de Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Net Neutrality Compendium: Human Rights, Free Competition and the Future of the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.261 - 270, 2015, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26425-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bureaucraties sans fonctionnaires », « Dictature de la commodité », « Interopérabilité », « Reféodalisation d'Internet », « Technopolice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Citton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles morts du numérique ubiquitaire: Un glossaire critique et amoureux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Practical Limits of Algorithmic Transparency: Lessons from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Transparency and The Digital Rule of Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sciences Po Paris - École de droit, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister aux sociétés de contrôle, subvertir l’informatique dominante : une typologie des illégalismes hackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association française de sciences politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Internet Networks: History and Legacy of a &amp;quot;Crazy Idea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01850948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Deep State Illegality to Law of the Land: The Case of Internet Surveillance in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biennial Surveillance &amp; Society Conference (SSN 2016): "Power, performance and trust”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Surveillance &amp; Society Network, Apr 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306332v11</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Community Networks Trough Law and Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on community networking infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01397441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police prédictive en France : contre l'opacité et les discriminations, la nécessité d'une interdiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Nano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] La Quadrature du Net. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timeline of Intelligence Surveillance Scandals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Ibrahimsadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtehal Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardino Leon Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Kniep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUARDINT. 2022, 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952751v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of France’s Intelligence Legal Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre de recherches internationales (CERI). 2021, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the Telecommons: Guidelines for Policy-Makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] netCommons. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Networks and Political Advocacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D1.5, ISCC-CNRS. 2018, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01792045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">US Technology Companies and State Surveillance in the Post-Snowden Context: Between Cooperation and Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CERI. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Communications Networks Throughout History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ISCC-CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418826v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir et résistance dans l'espace public : une contre-histoire d'Internet (XVe -XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. École des Hautes Études en Sciences Sociales, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01631122v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing Action-Research on Algorithmic Urban Policing: IA-Powered Surveillance, Elusive Democratic Oversight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computers and Surveillance Scandals in the 1960s-70s: Shielding the “Crown Jewel” of US Intelligence from Democratic Claims? (Hypothesis and narrative)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The State and Digital Surveillance in Times of the Covid-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863947v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reason of State, Surveillance & Radical Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02864410v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renseignement : derrière le brouillard juridique, la légalisation du Deep Packet Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability Case Study: The European Union as an Institutional Design for Legal Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Censorship, Surveillance and Algorithmic Governmentality. An Interview with Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Treguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coût écologique d’internet est trop lourd, il faut penser un internet low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Trouvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la dépêche secrète aux Crypto Wars (brève histoire politique du chiffrement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Constitutional Council Strikes Down &amp;quot; Blank Check &amp;quot; Provision in the 2015 Intelligence Act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Félix Tréguer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur associé au Centre Internet et Société du CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">felix-treguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0896-1303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">230096182</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Félix Tréguer est chercheur associé au </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Internet et Société du CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ses recherches portent sur la transformation numérique de l'État et la manière dont les technologies informatiques reconfigurent la gouvernementalité libérale. À la croisée de la sociologie, de l'histoire et de la théorie politique, elles analysent l'intégration d'Internet et de l'intelligence artificielle aux pratiques de pouvoir telles que la surveillance ou la censure des communications, et l'effet de ces processus sur les rapports entre l'État et le capitalisme informationnel. L'ouvrage adapté de sa thèse en études politiques, réalisée au Centre de recherches historiques de l'EHESS, est paru sous le titre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre-histoire d'Internet : du XVe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Agone, 2023). Il est également l'auteur de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technopolice : La surveillance policière à l’ère de l’intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Divergences, 2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et parcours scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2026: Co-animation avec Marie Garin et Olivier Alexandre du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">séminaire « Critiquer de l'Intelligence Artificielle »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre du groupe de travail « Critique de l'IA » au sein du GDR Internet et Société.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Été 2024 : Chercheur invité à l'Instituto de Tecnologia e Sociedade (ITS) de Rio de Janeiro, dans le cadre du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Policy Fellowship Program 2024</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Automne 2021 : Chercheur invité au </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WZB Berlin Social Science Center</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au sein du groupe « Politics of Digitalization ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022: Post-doctorant au au Centre de recherches internationales (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERI-Sciences Po Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) pour le </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet GUARDINT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, qui réunissait des équipes de recherche française, allemande et britannique. Le projet visait à éclairer sous un angle critique les fondements théoriques, l'histoire et les pratiques associées au contrôle démocratique de la surveillance d'État à l'ère numérique, et en particulier la surveillance pratiquée par les services de renseignement.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018: Post-doctorant à l'Institut des sciences de la communication (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISCC-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) dans le cadre du </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet européen H2020 netCommons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, consacré à l'étude et à l'accompagnement des réseaux Internet citoyens gérés comme biens communs en Europe. Au sein d'une équipe pluridisciplinaire, notre contribution portait en particulier sur l'histoire et la gouvernance de ces réseaux alternatifs, ainsi que sur leur interaction avec leur environnement juridique et politique. Membre du pôle « </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance de l'information et des communs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> » à l'ISCC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2018: Chargé de recherche au Centre de recherches internationales (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERI-Sciences Po Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) pour le </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet ANR UTIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. UTIC prenait pour objet d'étude les pratiques de surveillance des communications par les services de police et de renseignement, à partir du cas français et de son environnement européen et transatlantique. Il portait notamment sur les techniques d'interception et d'analyse des communications, les usages qu'en font les services et les controverses politiques et juridiques qu'elles suscitent.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2017: Doctorat en étude politiques au CRH-EHESS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technopolice : la surveillance policière à l'ère de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Divergences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-10-97088-72-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Oversight in Times of Transnational Impunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mc Cluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 311 p., 2024, New Intelligence Studies, 9781032406541. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003354130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-histoire d'Internet : du XVe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-7489-0527-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bec en l'air</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-36744-179-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04142822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utopie déchue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 350 p., 2019, 978­2213­71004­4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02264539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunications Reclaimed: A Hands-On Guide to Networking Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Aubrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISOC, 2019, 978-92-95113-15-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympic Surveillance between Paris and London: Interview with Pete Fussey, Myrtille Picaud and Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Fussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akos Kopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mc Cluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Anthropological Research on International Social Sciences (PARISS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.68-91. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25903276-bja10074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards democratic intelligence oversight: Limits, practices, struggles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Kniep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardino León-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mc Cluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.209-229. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0260210523000013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952695v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virus of Surveillance: How the COVID-19 pandemic is fuelling technologies of control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Anthropological Research on International Social Sciences (PARISS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.16-46. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25903276-bja10018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03141309v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes sous contrôle et technologisation du maintien de l'ordre. Entretien avec Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lecoquierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les dimensions spatiales du maintien de l’ordre, 15, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.6846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03229218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il faut défendre la société de contrôle » : Les hackers face au libéralisme autoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.25-38. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.1985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03299951v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion techno-policière d’une crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Treguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers du CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from the history of alternative communication networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alternative &amp; Community Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.9-26. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/joacm_00072_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Political Defence of the Commons: The Case of Community Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.560-574. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31269/triplec.v18i2.1108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02897517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chercheurs face à la surveillance d’État : état des lieux et contre-mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les sciences humaines et sociales au travail (ii): Que faire des données de la recherche ?, 19, pp.129-144. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.11038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02927069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Internet Access Provision to Digital Rights Activism: The History of the French Data Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Trudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Computer Networks Histories: Emerging Streams from the Internet, 21, pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and defending the alternative Internet: the birth of the digital rights movement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2018.1521059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944441v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaps and bumps in the political history of the internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Policy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (4), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14763/2017.4.714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Reform and the Snowden Paradox: The Case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media and communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/mac.v5i1.821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alt. vs. Ctrl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Söderberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peer Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Alternative Internets, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01397444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hackers vs States: Subversion, Repression and Resistance in the Online Public Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (3), pp.639-652. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.091.0639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01637939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit pénal de la fraude informatique, nouvel ami des censeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.1328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the Internet Commons: The Subversive Potential of Wireless Community Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primavera de Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peer Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Disruption and the Law, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the Internet Commons: The Subversive Potential of Wireless Community Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primavera de Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peer Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306630v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacker l’espace public : la citoyenneté insurrectionnelle sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet dans la jurisprudence de la Cour européenne des droits de l'Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter, réprimer, préempter : la vidéosurveillance à l'ère de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'image à l'épreuve des machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Les carnets du BAL, 978-2-37896-423-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05535277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA comme accélération de la domination capitaliste et bureaucratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'intelligence artificielle : enjeux philosophiques, politiques et culturels de l'automatisation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2026, 978-2-37896-590-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05470443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Radical Contention to Deference: A Sociogenesis of Intelligence Oversight in the United States (1967-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Bigo; Emma McCluskey; and Félix Tréguer (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Oversight in Times of Transnational Impunity: Who Will Watch the Watchers?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-69, In press, 9781032406541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952830v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaire le monde machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssée 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bec en l'air</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-36744-179-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l'automatisation des bureaucraties d'État, l'accommodement ou le refus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Belli; Gilles Guglielmi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'État digital: numérisation de l'administration publique et administration publique du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, pp.337-356, 2022, 878-2-7013-2207-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03412142v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surveillance numérique des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mirman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enquête en danger : Vers un nouveau régime de surveillance dans les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.127-141, 2022, 9782200633240. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.aldri.2022.01.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allan Popelard; Anthony Burlaud; Grégroy Rzepski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Monde : Tableau de la France néolibérale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Amsterdam, 2021, L'ordinaire Du Capital, 9782354802301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing like Big Tech: security assemblages, technology, and the future of state bureaucracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Bigo; Engin Isin; Evelyn Ruppert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Politics: Worlds, Subjects, Rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge Studies in International Political Sociology, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-164, 2019, 9781138053267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02058826v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymat et chiffrement, composantes essentielles de la liberté de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quentin Van Enis; Cécile De Terwangne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des droits de l’homme à l’heure d’Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, 2019, 9782802760696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802655v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating Community Networks: A case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Belli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Community Network Manual: How to Build the Internet Yourself - Official Outcome of the UN IGF Dynamic Coalition on Community Connectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FGV Direito Rio Edition, pp.159-176, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Collaboration between Government, Citizens and Enterprises in Commons Telecommunication Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Dimogerontakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Roca I Tió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Belli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Connectivity: Building the Internet from Scratch - Annual Report of the UN IGF Dynamic Coalition on Community Connectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FGV Direito Rio Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-110, 2016, Community Connectivity: Building the Internet from Scratch, 9788563265753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CSA et la régulation d'Internet : une erreur ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Regourd; Laurence Calandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulation de la communication audiovisuelle : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Varenne, 2015, Colloques &amp; Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Community Networks: Towards a Public Policy for the Network Commons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primavera de Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Net Neutrality Compendium: Human Rights, Free Competition and the Future of the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.261 - 270, 2015, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26425-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bureaucraties sans fonctionnaires », « Dictature de la commodité », « Interopérabilité », « Reféodalisation d'Internet », « Technopolice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Citton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles morts du numérique ubiquitaire: Un glossaire critique et amoureux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Practical Limits of Algorithmic Transparency: Lessons from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Transparency and The Digital Rule of Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sciences Po Paris - École de droit, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister aux sociétés de contrôle, subvertir l’informatique dominante : une typologie des illégalismes hackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association française de sciences politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Internet Networks: History and Legacy of a &amp;quot;Crazy Idea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01850948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Deep State Illegality to Law of the Land: The Case of Internet Surveillance in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biennial Surveillance &amp; Society Conference (SSN 2016): "Power, performance and trust”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Surveillance &amp; Society Network, Apr 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306332v11</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Community Networks Trough Law and Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on community networking infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01397441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police prédictive en France : contre l'opacité et les discriminations, la nécessité d'une interdiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Nano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] La Quadrature du Net. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timeline of Intelligence Surveillance Scandals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Ibrahimsadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtehal Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardino Leon Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Kniep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUARDINT. 2022, 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952751v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of France’s Intelligence Legal Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre de recherches internationales (CERI). 2021, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the Telecommons: Guidelines for Policy-Makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] netCommons. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Networks and Political Advocacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D1.5, ISCC-CNRS. 2018, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01792045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">US Technology Companies and State Surveillance in the Post-Snowden Context: Between Cooperation and Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CERI. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Communications Networks Throughout History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ISCC-CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418826v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir et résistance dans l'espace public : une contre-histoire d'Internet (XVe -XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. École des Hautes Études en Sciences Sociales, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01631122v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing Action-Research on Algorithmic Urban Policing: IA-Powered Surveillance, Elusive Democratic Oversight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The State and Digital Surveillance in Times of the Covid-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863947v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computers and Surveillance Scandals in the 1960s-70s: Shielding the “Crown Jewel” of US Intelligence from Democratic Claims? (Hypothesis and narrative)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reason of State, Surveillance & Radical Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02864410v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renseignement : derrière le brouillard juridique, la légalisation du Deep Packet Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability Case Study: The European Union as an Institutional Design for Legal Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Censorship, Surveillance and Algorithmic Governmentality. An Interview with Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Treguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coût écologique d’internet est trop lourd, il faut penser un internet low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Trouvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la dépêche secrète aux Crypto Wars (brève histoire politique du chiffrement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Constitutional Council Strikes Down &amp;quot; Blank Check &amp;quot; Provision in the 2015 Intelligence Act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C35959E"/>
+    <w:nsid w:val="89A3EDD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D9F433C1"/>
+    <w:nsid w:val="6A9859CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felix-treguer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0896-1303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230096182" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cis.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cis.cnrs.fr/seminaire-critique-de-lintelligence-artificielle/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://archive.ph/qv9vW" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.ph/eEeEt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo.fr/ceri/fr/content/projet-scientifique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo.fr/ceri/fr/content/oversight-and-intelligence-networks-who-guards-guardians-guardint-anr-ora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iscc.cnrs.fr/spip.php?article601" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://netcommons.eu/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iscc.cnrs.fr/spip.php?article1325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo.fr/ceri/fr/content/utic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tr&#233;guer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdivergences.com/livre/technopolice" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298844v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mc Cluskey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Intelligence-Oversight-in-Times-of-Transnational-Impunity-Who-Will-Watch/Bigo-Cluskey-Treguer/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003354130" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/livre/contre-histoire-dinternet/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Brunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.becair.com/produit/odyssee-2-0/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Antoniadis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Apostol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aubr&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02264539v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/sciences-humaines/lutopie-dechue-9782213710044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Fussey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Kopper" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Picaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10074" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03952695v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Kniep" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ewert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Le&#243;n-Reyes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0260210523000013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecoquierre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.6846" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299951v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1985" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141309v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Treguer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02897517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v18i2.1108" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860050v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trudel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/joacm_00072_1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.11038" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863968v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944441v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;tin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1521059" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618584v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2017.4.714" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481648v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/mac.v5i1.821" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan S&#246;derberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1328" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.091.0639" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265208v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306630v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12720&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05470443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03952830v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Intelligence-Oversight-in-Times-of-Transnational-Impunity-Who-Will-Watch/Bigo-Cluskey-Treguer/p/book/9781032406541" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.aldri.2022.01.0127" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412142v7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058826v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Data-Politics-Worlds-Subjects-Rights-1st-Edition/Bigo-Isin-Ruppert/p/book/9781138053250" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802655v4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920693v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Navarro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Freitag" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Dimogerontakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Baig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Roca I Ti&#243;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet-governance.fgv.br/sites/internet-governance.fgv.br/files/publicacoes/community_connectivity_-_building_the_internet_from_scratch.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650230v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26425-7_19" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954815v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lechner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449048v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177091v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306332v11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03952751v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Ibrahimsadeh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtehal Hussain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Leon Reyes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399548v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959929v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792045v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865140v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418826v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01631122v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540934v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03952774v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863947v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864410v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649986v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392043v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649976v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Trouv&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399550v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felix-treguer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0896-1303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230096182" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cis.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cis.cnrs.fr/seminaire-critique-de-lintelligence-artificielle/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://archive.ph/qv9vW" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.ph/eEeEt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo.fr/ceri/fr/content/projet-scientifique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo.fr/ceri/fr/content/oversight-and-intelligence-networks-who-guards-guardians-guardint-anr-ora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iscc.cnrs.fr/spip.php?article601" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://netcommons.eu/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iscc.cnrs.fr/spip.php?article1325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo.fr/ceri/fr/content/utic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tr&#233;guer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdivergences.com/livre/technopolice" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298844v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mc Cluskey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Intelligence-Oversight-in-Times-of-Transnational-Impunity-Who-Will-Watch/Bigo-Cluskey-Treguer/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003354130" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/livre/contre-histoire-dinternet/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Brunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.becair.com/produit/odyssee-2-0/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02264539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/sciences-humaines/lutopie-dechue-9782213710044" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Antoniadis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Apostol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aubr&#233;e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Fussey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Kopper" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Picaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10074" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03952695v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Kniep" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ewert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Le&#243;n-Reyes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0260210523000013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141309v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecoquierre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.6846" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299951v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1985" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Treguer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trudel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/joacm_00072_1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02897517v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v18i2.1108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.11038" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863968v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944441v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;tin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1521059" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618584v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2017.4.714" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481648v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/mac.v5i1.821" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan S&#246;derberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.091.0639" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1328" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265208v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306630v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12720&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05470443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03952830v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Intelligence-Oversight-in-Times-of-Transnational-Impunity-Who-Will-Watch/Bigo-Cluskey-Treguer/p/book/9781032406541" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412142v7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.aldri.2022.01.0127" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058826v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Data-Politics-Worlds-Subjects-Rights-1st-Edition/Bigo-Isin-Ruppert/p/book/9781138053250" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802655v4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920693v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Navarro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Freitag" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Dimogerontakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Baig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Roca I Ti&#243;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet-governance.fgv.br/sites/internet-governance.fgv.br/files/publicacoes/community_connectivity_-_building_the_internet_from_scratch.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650230v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26425-7_19" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954815v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lechner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449048v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177091v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306332v11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03952751v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Ibrahimsadeh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtehal Hussain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Leon Reyes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399548v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959929v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792045v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865140v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418826v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01631122v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540934v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863947v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03952774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864410v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649986v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392043v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649976v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Trouv&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399550v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>