--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -502,429 +502,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiO2-Al2O3 catalysts for methanol to olefins: Comparative study with SAPO34 and ZSM5</w:t>
+                <w:t xml:space="preserve">Catalytic Dehydrogenation on Ultradisperse Sn-Promoted Ir Catalysts Supported on MgAl2O4 Prepared by Different Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco J Passamonti</w:t>
+                <w:t xml:space="preserve">Sergio de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana M Benitez</w:t>
+                <w:t xml:space="preserve">Jayson Fals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos L Pieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 670, pp.119556. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (6), pp.1161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2023.119556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr12061161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444379v1</w:t>
+                <w:t xml:space="preserve">hal-04627105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Dehydrogenation on Ultradisperse Sn-Promoted Ir Catalysts Supported on MgAl2O4 Prepared by Different Techniques</w:t>
+                <w:t xml:space="preserve">DFT Atomic‐Scale Insight into Pt/Cu Single Atom Alloy Clusters Supported on γ‐Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: The Effect of Hydrogen Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio de Miguel</w:t>
+                <w:t xml:space="preserve">Masoud Shahrokhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayson Fals</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viviana Benitez</w:t>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Epron</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr12061161⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (18), pp.e202400565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202400565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627105v1</w:t>
+                <w:t xml:space="preserve">hal-04709972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT Atomic‐Scale Insight into Pt/Cu Single Atom Alloy Clusters Supported on γ‐Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: The Effect of Hydrogen Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SiO2-Al2O3 catalysts for methanol to olefins: Comparative study with SAPO34 and ZSM5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J Passamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoud Shahrokhi</w:t>
+                <w:t xml:space="preserve">Viviana M Benitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tzonka Mineva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+                <w:t xml:space="preserve">Carlos L Pieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (18), pp.e202400565. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 670, pp.119556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202400565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2023.119556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709972v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing CuO–SiO2 and Cu0–SiO2 Monolithic Ceramics Bearing Hierarchical Porosity Toward Robust and Cycling CO Oxidation Properties</w:t>
               </w:r>
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary CoOx–SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Porous Nanostructures for Catalytic CO Oxidation</w:t>
+                <w:t xml:space="preserve">Effect of Metal Dopant on the Performance of Ni@CeMeO2 Embedded Catalysts (Me = Gd, Sm and Zr) for Dry Reforming of Methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+                <w:t xml:space="preserve">André Marinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Pellenq</w:t>
+                <w:t xml:space="preserve">Raimundo Rabelo-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Toniolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c01258⟩</w:t>
+              <w:t xml:space="preserve">Methane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (4), pp.300-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/methane1040023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920223v2</w:t>
+                <w:t xml:space="preserve">hal-03886157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Metal Dopant on the Performance of Ni@CeMeO2 Embedded Catalysts (Me = Gd, Sm and Zr) for Dry Reforming of Methane</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Binary CoOx–SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Porous Nanostructures for Catalytic CO Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Toniolo</w:t>
+                <w:t xml:space="preserve">Isabelle Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Noronha</w:t>
+                <w:t xml:space="preserve">Roland Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1 (4), pp.300-319. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (5), pp.7331-7343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/methane1040023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c01258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886157v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimetallic Catalysts For Sustainable Chemistry: Surface Redox Reactions For Tuning The Catalytic Surface Composition</w:t>
               </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1410,1061 +1410,1061 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of supported metal structure sensitivity by a geometric approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of potassium and platinum contents on catalytic performance of Pt/Al2O3 monometallic catalysts for propane dehydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre van Assche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2021.03.021⟩</w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 517, pp.112059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2021.112059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219223v1</w:t>
+                <w:t xml:space="preserve">hal-03495757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic performances of natural Ni-bearing clay minerals for production of syngas from dry reforming of methane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent Progress and Prospects in Catalytic Water Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile I Parvulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Baraka</w:t>
+                <w:t xml:space="preserve">Hermenegildo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bouearan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Granger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2021.101696⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122 (3), pp.2981-3121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.1c00527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340143v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Progress and Prospects in Catalytic Water Treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sustainable H2 generation via steam reforming of biogas in membrane reactors: H2S effects on membrane performance and catalytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Iulianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Manisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.1c00527⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (57), pp.29183-29197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525107v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pt nanoparticles embedded in CeO 2 and CeZrO 2 catalysts for biogas upgrading: Investigation on carbon removal mechanism by oxygen isotopic exchange and DRIFTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André L A Marinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimundo C Rabelo-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Bellot Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 49, pp.101572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcou.2021.101572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of potassium and platinum contents on catalytic performance of Pt/Al2O3 monometallic catalysts for propane dehydrogenation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre van Assche</w:t>
+                <w:t xml:space="preserve">Influence of the Ir content and the support on the thiotolerance of the Ir/SiO2-Al2O3 catalysts used in selective ring opening of decalin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana d'Ippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Ballarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 517, pp.112059. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (5), pp.1146-1157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2021.112059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cjce.23930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495757v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable H2 generation via steam reforming of biogas in membrane reactors: H2S effects on membrane performance and catalytic activity</w:t>
+                <w:t xml:space="preserve">Highly active and stable Ni dispersed on mesoporous CeO2-Al2O3 catalysts for production of syngas by dry reforming of methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolfo Iulianelli</w:t>
+                <w:t xml:space="preserve">André L.A. Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Toniolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Noronha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Manisco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Epron</w:t>
+                <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (57), pp.29183-29197. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 281, pp.119459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.10.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2020.119459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013913v1</w:t>
+                <w:t xml:space="preserve">hal-02924954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Ir content and the support on the thiotolerance of the Ir/SiO2-Al2O3 catalysts used in selective ring opening of decalin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description of supported metal structure sensitivity by a geometric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana d'Ippolito</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+                <w:t xml:space="preserve">Samuel Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjce.23930⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2021.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003138v1</w:t>
+                <w:t xml:space="preserve">hal-03219223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly active and stable Ni dispersed on mesoporous CeO2-Al2O3 catalysts for production of syngas by dry reforming of methane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic performances of natural Ni-bearing clay minerals for production of syngas from dry reforming of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baraka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouearan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André L.A. Marinho</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Epron</w:t>
+                <w:t xml:space="preserve">C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Duprez</w:t>
+                <w:t xml:space="preserve">F. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 281, pp.119459. </w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52, pp.101696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2020.119459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2021.101696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924954v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization by X-ray absorption spectroscopy of bimetallic Re-Pd/ TiO 2 catalysts efficient for selective aqueous-phase hydrogenation of succinic acid to 1,4-butanediol</w:t>
               </w:r>
@@ -2489,51 +2489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2578,2028 +2578,2028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial oxidation of methane over lanthana-supported catalysts derived from perovskites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedded Ni nanoparticles in CeZrO2 as stable catalyst for dry reforming of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André L.A. Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilma Fonseca</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Raimundo C. Rabelo-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Ruiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergio Gustavo Marchetti</w:t>
+                <w:t xml:space="preserve">Fabio S. Toniolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.02.010⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 268, pp.118387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.118387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368234v1</w:t>
+                <w:t xml:space="preserve">hal-02903461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Ni nanoparticles in CeZrO2 as stable catalyst for dry reforming of methane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André L.A. Marinho</w:t>
+                <w:t xml:space="preserve">Partial oxidation of methane over lanthana-supported catalysts derived from perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilma Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raimundo C. Rabelo-Neto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bion</w:t>
+                <w:t xml:space="preserve">Doris Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio S. Toniolo</w:t>
+                <w:t xml:space="preserve">Sergio Gustavo Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 268, pp.118387. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 344, pp.212-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.118387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903461v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ preparation of bimetallic ReOx-Pd/TiO2 catalysts for selective aqueous-phase hydrogenation of succinic acid to 1,4-butanediol</w:t>
+                <w:t xml:space="preserve">Ru-Sn-B/TiO 2 catalysts for methyl oleate selective hydrogenation. Influence of the preparation method and the chlorine content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bao Khanh Ly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Epron</w:t>
+                <w:t xml:space="preserve">María Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pinel</w:t>
+                <w:t xml:space="preserve">Vanina Mazzieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Vicerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.03.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (3), pp.982-991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.5849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177458v1</w:t>
+                <w:t xml:space="preserve">hal-02109660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected redox behaviour of large surface alumina containing highly dispersed ceria nanoclusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yordy Licea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Do Carmo Rangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (3), pp.1273-1285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8nr07898j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ru-Sn-B/TiO 2 catalysts for methyl oleate selective hydrogenation. Influence of the preparation method and the chlorine content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Ru‐Pt catalysts supported on Al2O3 and SiO2─Al2O3 for the selective ring opening of naphthenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Vicerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Benitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jctb.5849⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (3), pp.749-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.23656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109660v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ru‐Pt catalysts supported on Al2O3 and SiO2─Al2O3 for the selective ring opening of naphthenes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">María Sánchez</w:t>
+                <w:t xml:space="preserve">Supported Co-Re Bimetallic Catalysts with Different Structures as Efficient Catalysts for Hydrogenation of Citral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Di</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98 (3), pp.749-756. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.807-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cjce.23656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201802744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368208v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supported Co-Re Bimetallic Catalysts with Different Structures as Efficient Catalysts for Hydrogenation of Citral</w:t>
+                <w:t xml:space="preserve">In situ preparation of bimetallic ReOx-Pd/TiO2 catalysts for selective aqueous-phase hydrogenation of succinic acid to 1,4-butanediol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Di</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
+                <w:t xml:space="preserve">Bao Khanh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ji Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (4), pp.807-823. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 355, pp.75-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201802744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109652v1</w:t>
+                <w:t xml:space="preserve">hal-02177458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium, Iridium, and Rhodium supported catalysts : Predictive H2 chemisorption by statistical cuboctahedron clusters model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Palladium, Iridium, and Rhodium Supported Catalysts: Predictive H2 Chemisorption by Statistical Cuboctahedron Clusters Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Drault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">, 2018, Nano-based Catalysts for Renewable Energy, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109697v1</w:t>
+                <w:t xml:space="preserve">hal-04445216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective ring opening of decalin on Rh-Pd/SiO2-Al2O3 bifunctional systems: Catalytic performance and deactivation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Proposed mechanisms for the removal of nitrate from water by platinum catalysts supported on polyaniline and polypyrrole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jesús García-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mercedes Pastor-Blas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Pieck</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sepúlveda-Escribano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2018.04.008⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 225, pp.162-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.11.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109691v1</w:t>
+                <w:t xml:space="preserve">hal-02109699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium, Iridium, and Rhodium Supported Catalysts: Predictive H2 Chemisorption by Statistical Cuboctahedron Clusters Model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Selective ring opening of decalin on Rh-Pd/SiO2-Al2O3 bifunctional systems: Catalytic performance and deactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana d'Ippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pieck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177, pp.6-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2018.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445216v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposed mechanisms for the removal of nitrate from water by platinum catalysts supported on polyaniline and polypyrrole</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of the metallic particle size of supported Pt catalysts on methylcyclopentane hydrogenolysis: Understanding of the ring opening products distribution by a geometric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Drault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 367, pp.234-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2018.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.11.064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109699v1</w:t>
+                <w:t xml:space="preserve">hal-02109667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the metallic particle size of supported Pt catalysts on methylcyclopentane hydrogenolysis: Understanding of the ring opening products distribution by a geometric approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Beauchet</w:t>
+                <w:t xml:space="preserve">One-step Modification of Active Sites and Support in Ni/Al 2 O 3 Catalyst for Hydrodeoxygenation of Lignin-derived Diphenyl Ether</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaixuan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (41), pp.11398-11405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201802490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2018.09.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109667v1</w:t>
+                <w:t xml:space="preserve">hal-02109662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step Modification of Active Sites and Support in Ni/Al 2 O 3 Catalyst for Hydrodeoxygenation of Lignin-derived Diphenyl Ether</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Palladium, Iridium, and Rhodium supported catalysts : Predictive H2 chemisorption by statistical cuboctahedron clusters model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Drault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.201802490⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109662v1</w:t>
+                <w:t xml:space="preserve">hal-02109697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the metal promoter on the performances of H-ZSM5 in ethylene aromatization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Can</w:t>
+                <w:t xml:space="preserve">Influence of Re–M interactions in Re–M/C bimetallic catalysts prepared by a microwave-assisted thermolytic method on aqueous-phase hydrogenation of succinic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Di</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marwan Houalla</w:t>
+                <w:t xml:space="preserve">Chuang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2016.08.006⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (22), pp.5212-5223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CY01039G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894527v1</w:t>
+                <w:t xml:space="preserve">hal-02109700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Re–M interactions in Re–M/C bimetallic catalysts prepared by a microwave-assisted thermolytic method on aqueous-phase hydrogenation of succinic acid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Epron</w:t>
+                <w:t xml:space="preserve">Effect of the metal promoter on the performances of H-ZSM5 in ethylene aromatization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Houalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 289 (46), pp.62 - 69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2016.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CY01039G⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109700v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the type of ceria dopant on the performance of Ni/CeO 2 SOFC anode for ethanol internal reforming</w:t>
               </w:r>
@@ -4611,64 +4611,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A.A. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baraka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.C. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4719,103 +4719,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of rhodium content on the behavior of Rh/SiO 2 –Al 2 O 3 catalysts for selective ring opening of decalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana d'Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (74), pp.46803-46811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4843,278 +4843,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Noble Metal- and Copper-Based Catalysts for the Step of Methanol Steam Reforming in the Dimethyl Ether Steam Reforming Process</w:t>
+                <w:t xml:space="preserve">Hydrogen production from hydrocarbons over Rh supported on Ce-based oxides for automotive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lide Oar-Arteta</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Rijo Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.6b00126⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 197 (4), pp.138 - 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109717v1</w:t>
+                <w:t xml:space="preserve">hal-01658250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production from hydrocarbons over Rh supported on Ce-based oxides for automotive applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Noble Metal- and Copper-Based Catalysts for the Step of Methanol Steam Reforming in the Dimethyl Ether Steam Reforming Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lide Oar-Arteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aingeru Remiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rijo Gomes</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrés Aguayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 197 (4), pp.138 - 145. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (12), pp.3546-3555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.01.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.6b00126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658250v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platinum Supported Catalysts: Predictive CO and H 2 Chemisorption by a Statistical Cuboctahedron Cluster Model</w:t>
               </w:r>
@@ -5139,64 +5139,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Houalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (46), pp.26374-26385. </w:t>
@@ -5260,64 +5260,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuomas Nevanperä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satu Ojala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riitta Keiski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5402,51 +5402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Olivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5504,4016 +5504,4016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Oxidation State and Location of Rhenium in Re-Pd/TiO2 Catalysts for Aqueous-Phase Selective Hydrogenation of Succinic Acid to 1,4-Butanediol as a Function of Palladium and Rhenium Deposition Methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic reduction of nitrate and nitrite with mono- and bimetallic catalysts supported on pillared clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimoune Aouine</w:t>
+                <w:t xml:space="preserve">A.H. Pizarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Delichère</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">C.B. Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201500197⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3(4), pp.2777-2785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2015.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358352v1</w:t>
+                <w:t xml:space="preserve">hal-01493405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the support on the selective ring opening of methylcyclohexane and decalin catalyzed by Rh-Pd catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana A. d'Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 398, pp.203-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcata.2014.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic reduction of nitrate and nitrite with mono- and bimetallic catalysts supported on pillared clays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the dry reforming of methane and ethanol using Rh catalysts supported on doped alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.B. Molina</w:t>
+                <w:t xml:space="preserve">Asmaa Drif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Rodriguez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachid Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Ojala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3(4), pp.2777-2785. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 504 pp. 576-584 </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2015.09.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2015.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493405v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the dry reforming of methane and ethanol using Rh catalysts supported on doped alumina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective ring opening of methylcyclohexane and decalin over Rh-Pd supported catalysts: Effect of the preparation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana A. d'Ippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmaa Drif</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos L. Pieck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2015.02.019⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140, pp.180-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2015.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266339v1</w:t>
+                <w:t xml:space="preserve">hal-01342287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective ring opening of methylcyclohexane and decalin over Rh-Pd supported catalysts: Effect of the preparation method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Insights into the Oxidation State and Location of Rhenium in Re-Pd/TiO2 Catalysts for Aqueous-Phase Selective Hydrogenation of Succinic Acid to 1,4-Butanediol as a Function of Palladium and Rhenium Deposition Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoune Aouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delichère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (14), pp.2161-2178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201500197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2015.08.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01342287v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Brønsted acidity, SiO2/Al2O3 ratio and Rh-Pd content on the ring opening. Part II. Selective ring opening of methylcyclohexane</w:t>
+                <w:t xml:space="preserve">Effect of lanthanum on the properties of copper, cerium and zirconium catalysts for preferential oxidation of carbon monoxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. d'Ippolito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Especel</w:t>
+                <w:t xml:space="preserve">Jadson Santos Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vivier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Juliana da Silva Lima Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.L. Pieck</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tatiana de Freitas Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 469, pp.541-549. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 228, pp.40-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2013.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2013.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966356v1</w:t>
+                <w:t xml:space="preserve">hal-02109779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Brønsted acidity, SiO2/Al2O3 ratio and Rh-Pd content on the ring opening: Part I. Selective ring opening of decalin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bimetallic catalysts for hydrogenation in liquid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.L. Pieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (7-8), pp.790-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2013.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2013.06.057⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00965781v1</w:t>
+                <w:t xml:space="preserve">hal-02109778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Re introduction method onto Pd/TiO2 catalysts for the selective hydrogenation of succinic acid in aqueous-phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison in Dimethyl Ether Steam Reforming of Conventional Cu-ZnO-Al2O3 and Supported Pt Metal Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lide Oar-Arteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tapin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Especel</w:t>
+                <w:t xml:space="preserve">Andres T. Aguayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. K. Ly</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana G. Gayubo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 235, pp.127-133. </w:t>
+              <w:t xml:space="preserve">ICONBM: INTERNATIONAL CONFERENCE ON BIOMASS, PTS 1 AND 2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.487-492 </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2014.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1437082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073458v1</w:t>
+                <w:t xml:space="preserve">hal-01321958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lanthanum on the properties of copper, cerium and zirconium catalysts for preferential oxidation of carbon monoxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Brønsted acidity, SiO2/Al2O3 ratio and Rh-Pd content on the ring opening: Part I. Selective ring opening of decalin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. d'Ippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jadson Santos Moura</w:t>
+                <w:t xml:space="preserve">L. Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana da Silva Lima Fonseca</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.L. Pieck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 469, pp.532-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2013.06.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2013.11.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109779v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimetallic catalysts for hydrogenation in liquid phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Brønsted acidity, SiO2/Al2O3 ratio and Rh-Pd content on the ring opening. Part II. Selective ring opening of methylcyclohexane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. d'Ippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Pieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2013.12.009⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 469, pp.541-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2013.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109778v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison in Dimethyl Ether Steam Reforming of Conventional Cu-ZnO-Al2O3 and Supported Pt Metal Catalysts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Influence of the Re introduction method onto Pd/TiO2 catalysts for the selective hydrogenation of succinic acid in aqueous-phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bion</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres T. Aguayo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. K. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONBM: INTERNATIONAL CONFERENCE ON BIOMASS, PTS 1 AND 2 </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 235, pp.127-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2014.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1437082⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01321958v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Monometallic Pd/TiO2 Catalysts for the Hydrogenation of Succinic Acid in Aqueous Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Corbel-Demailly</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Especel</w:t>
+                <w:t xml:space="preserve">C. Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. K. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201300904⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.2327-2335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cs400534x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109787v1</w:t>
+                <w:t xml:space="preserve">hal-00912606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Monometallic Pd/TiO2 Catalysts for the Hydrogenation of Succinic Acid in Aqueous Phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Corbel-Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. K. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3, pp.2327-2335. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.2388-2395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cs400534x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201300608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912606v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. P. Minh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Especel</w:t>
+                <w:t xml:space="preserve">Louis Corbel-Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 6, pp.2388-2395. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+              <w:t xml:space="preserve">, 2013, 6 (12), pp.2388-2395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cssc.201300608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941355v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Tapin</w:t>
+                <w:t xml:space="preserve">Influence of iridium content on the behavior of Pt-Ir/Al2O3 and Pt-Ir/TiO2 catalysts for selective ring opening of naphthenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Vicerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Pieck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201300608⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 453, pp.167-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2012.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02109788v1</w:t>
+                <w:t xml:space="preserve">hal-00944377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of iridium content on the behavior of Pt-Ir/Al2O3 and Pt-Ir/TiO2 catalysts for selective ring opening of naphthenes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V.M. Benitez</w:t>
+                <w:t xml:space="preserve">Study of Monometallic Pd/TiO2 Catalysts for the Hydrogenation of Succinic Acid in Aqueous Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.K. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2012.12.015⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (10), pp.2327-2335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cs400534x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944377v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Monometallic Pd/TiO2 Catalysts for the Hydrogenation of Succinic Acid in Aqueous Phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Influence of chlorine on the catalytic properties of supported rhodium, iridium and platinum in ring opening of naphthenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samoila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Especel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cs400534x⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 462-463, pp.207-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2013.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942804v1</w:t>
+                <w:t xml:space="preserve">hal-00942773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chlorine on the catalytic properties of supported rhodium, iridium and platinum in ring opening of naphthenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Activated carbon supported metal catalysts for reduction of nitrate in water with high selectivity towards N2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Gilarranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138- 139, pp.141- 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.02.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2013.05.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00942773v1</w:t>
+                <w:t xml:space="preserve">hal-00915020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of a cation exchange resin for palladium–tin and palladium–indium catalysts for nitrate removal in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danns Pereira Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tchiéta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Do Carmo Rangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 366, pp.294-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcata.2012.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated carbon supported metal catalysts for reduction of nitrate in water with high selectivity towards N2</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corrigendum: Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Corbel-Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (12), pp.2210-2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201300904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.02.048⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00915020v1</w:t>
+                <w:t xml:space="preserve">hal-02109787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential CO oxidation over nanosized gold catalysts supported on ceria and amorphous ceria-alumina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Addition Mode of Re in Bimetallic Pd-Re/TiO2 Catalysts Upon the Selective Aqueous-Phase Hydrogenation of Succinic Acid to 1,4-Butanediol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. K. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fonseca</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M.D. Carmo Rangel</w:t>
+                <w:t xml:space="preserve">M. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.03.037⟩</w:t>
+              <w:t xml:space="preserve">Topics in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55, pp.466-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-012-9813-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763857v1</w:t>
+                <w:t xml:space="preserve">hal-00741018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supported Pt-Rh bimetallic catalysts as efficient systems for methylcyclohexane ring opening</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Mabilon</w:t>
+                <w:t xml:space="preserve">Effect of Addition Mode of Re in Bimetallic Pd–Re/TiO2 Catalysts Upon the Selective Aqueous-Phase Hydrogenation of Succinic Acid to 1,4-Butanediol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Khanh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2011.12.003⟩</w:t>
+              <w:t xml:space="preserve">Topics in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (7-10), pp.466-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-012-9813-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682905v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Addition Mode of Re in Bimetallic Pd–Re/TiO2 Catalysts Upon the Selective Aqueous-Phase Hydrogenation of Succinic Acid to 1,4-Butanediol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Tapin</w:t>
+                <w:t xml:space="preserve">Cooperative effect between copper and gold on ceria for CO-PROX reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana da Silva Lima Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadma Sousa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Do Carmo Rangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11244-012-9813-3⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 180 (1), pp.34-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2011.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109807v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Addition Mode of Re in Bimetallic Pd-Re/TiO2 Catalysts Upon the Selective Aqueous-Phase Hydrogenation of Succinic Acid to 1,4-Butanediol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Tapin</w:t>
+                <w:t xml:space="preserve">Supported Pt-Rh bimetallic catalysts as efficient systems for methylcyclohexane ring opening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samoila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutzeloit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Uzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mabilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55, pp.466-473. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 415, pp.80-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11244-012-9813-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2011.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741018v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative effect between copper and gold on ceria for CO-PROX reaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Design of nanocatalysts for green hydrogen production from bioethanol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2011.06.008⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.76-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201100400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682848v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of nanocatalysts for green hydrogen production from bioethanol.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preferential CO oxidation over nanosized gold catalysts supported on ceria and amorphous ceria-alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Carmo Rangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (1), pp.76-84. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 128, pp.10-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201100400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671522v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the main reactions involved in reforming of exhaust gas recirculation (REGR) in gasoline engines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrate reduction in water: Influence of the addition of a second metal on the performances of the Pd/CeO2 catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Blanchard</w:t>
+                <w:t xml:space="preserve">Abirami Devadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rousseau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subramanyan Vasudevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 185 (2-3), pp.1412-1417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.10.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C1RA00003A⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109840v1</w:t>
+                <w:t xml:space="preserve">hal-02109845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate reduction in water: Influence of the addition of a second metal on the performances of the Pd/CeO2 catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of gallium on the properties of Pt-Re/Al2O3 naphtha reforming catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A. Vicerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abirami Devadas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Viviana M. Benitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos L. Pieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 407 (1-2), pp.49-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2011.08.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.10.063⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109845v1</w:t>
+                <w:t xml:space="preserve">hal-01342605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of gallium on the properties of Pt-Re/Al2O3 naphtha reforming catalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Especel</w:t>
+                <w:t xml:space="preserve">Study of the main reactions involved in reforming of exhaust gas recirculation (REGR) in gasoline engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rijo Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana M. Benitez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2011.08.022⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (1), pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1RA00003A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01342605v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic and experimental studies of catalytic reforming of exhaust gas recirculation in gasoline engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rijo Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bellière-Baca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9602,77 +9602,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (1), pp.311-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9712,373 +9712,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethanol Steam Reforming over Rh(1%)MgAl 2 O 4 /Al 2 O 3 : A Kinetic Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">O-2 and O-3 regeneration of PtReSn/Al2O3 and PtReGe/Al2O3 naphtha reforming catalysts prepared by catalytic reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana A. d'Ippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Graschinsky</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Marecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos L. Pieck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie101284k⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 388, pp.272-277 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2010.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109849v1</w:t>
+                <w:t xml:space="preserve">hal-01343473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Production from raw bioethanol steam reforming: optimization of catalyst composition with improved stability against various impurities</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of bimetallic Rh-Ni/Y2O3-Al2O3 for hydrogen production by raw bioethanol steam reforming: influence of the addition of nickel on the catalyst performances and stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (1-2), pp.72-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2010.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.09.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109875v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between the structural properties of supported bimetallic Pt-Rh catalysts and their performances for methylcyclopentane ring opening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 276 (2), pp.237-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10118,685 +10138,665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-2 and O-3 regeneration of PtReSn/Al2O3 and PtReGe/Al2O3 naphtha reforming catalysts prepared by catalytic reduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Removal of NO3- from Drinking Water by Electrocoagulation - An Alternate Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subramanyan Vasudevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Marecot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jothinathan Lakshmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subbiah Ravichandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swaminathan Mohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2010.09.001⟩</w:t>
+              <w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (3), pp.225-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/clen.200900226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343473v1</w:t>
+                <w:t xml:space="preserve">hal-02109860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of bimetallic Rh-Ni/Y2O3-Al2O3 for hydrogen production by raw bioethanol steam reforming: influence of the addition of nickel on the catalyst performances and stability</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Control of titania nanodomain size as a route to modulate SMSI effect in Pt/TiO2 catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petrisor Samoila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchirioua Ekou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2010.03.025⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.86-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2010.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02109858v1</w:t>
+                <w:t xml:space="preserve">hal-01342680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of NO3- from Drinking Water by Electrocoagulation - An Alternate Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Swaminathan Mohan</w:t>
+                <w:t xml:space="preserve">Ethanol Steam Reforming over Rh(1%)MgAl 2 O 4 /Al 2 O 3 : A Kinetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Graschinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma Amadeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/clen.200900226⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (24), pp.12383-12389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie101284k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02109860v1</w:t>
+                <w:t xml:space="preserve">hal-02109849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of titania nanodomain size as a route to modulate SMSI effect in Pt/TiO2 catalysts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Hydrogen Production from raw bioethanol steam reforming: optimization of catalyst composition with improved stability against various impurities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (10), pp.5015-5020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2010.08.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01342680v1</w:t>
+                <w:t xml:space="preserve">hal-02109875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective ring-opening of methylcyclopentane on platinum-based bimetallic catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 369 (1-2), pp.104-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10842,90 +10842,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of tin addition by redox reaction in different media on the catalytic properties of Pt-Re/Al2O3 naphtha reforming catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana A. d'Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos R. Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrisor Samoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10988,90 +10988,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic Properties of Pt-Re/Al2O3 Naphtha-Reforming Catalysts Modified by Germanium Introduced by Redox Reaction at Different pH Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana A. d'Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos R. Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrisor Samoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11135,77 +11135,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium–tin catalysts on conducting polymers for nitrate removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Dodouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danns Pereira Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Do Carmo Rangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 93 (1-2), pp.50-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11245,790 +11245,790 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Active and Selective Rh−REO x −Al 2 O 3 Catalysts for Ethanol Steam Reforming</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Naphtha reforming Pt-Re-Ge/γ-Al2O3 catalysts prepared by catalytic reduction. Influence of the pH of the Ge addition step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana D’ippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp801954s⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 133-135, pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2007.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109909v1</w:t>
+                <w:t xml:space="preserve">hal-02109917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naphtha reforming Pt-Re-Ge/γ-Al2O3 catalysts prepared by catalytic reduction. Influence of the pH of the Ge addition step</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethanol steam reforming over Rh/CexZr1-xO2 catalysts: Impact of the CO–CO2–CH4 interconversion reactions on the H2 production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Vera</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A. Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Descorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2007.11.014⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (1), pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2007.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109917v1</w:t>
+                <w:t xml:space="preserve">hal-00307570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethanol steam reforming over Rh/CexZr1-xO2 catalysts: Impact of the CO–CO2–CH4 interconversion reactions on the H2 production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">New Active and Selective Rh−REO x −Al 2 O 3 Catalysts for Ethanol Steam Reforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Duprez</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 79 (1), pp.17-25. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (36), pp.14145-14153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2007.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp801954s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307570v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized CuO–CeO2 catalysts for COPROX reaction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Hydrogen production from raw bioethanol over Rh/MgAl2O4 catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Garron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2007.12.014⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 138 (3-4), pp.169-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2008.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109911v1</w:t>
+                <w:t xml:space="preserve">hal-02109903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production from raw bioethanol over Rh/MgAl2O4 catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized CuO–CeO2 catalysts for COPROX reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Baronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (4), pp.1345-1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2007.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2008.06.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109903v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential Oxidation of Carbon Monoxide in the Presence of Hydrogen (PROX) over Noble Metals and Transition Metal Oxides: Advantages and Drawbacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Máximo Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51 (1-4), pp.76-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12068,422 +12068,422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the pretreatment method on the properties of trimetallic Pt–Ir–Ge/Al2O3 prepared by catalytic reduction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promoting effect of electroactive polymer supports on the catalytic performances of palladium-based catalysts for nitrite reduction in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Dodouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (3-4), pp.291-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2007.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2007.07.045⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109919v1</w:t>
+                <w:t xml:space="preserve">hal-02109922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting effect of electroactive polymer supports on the catalytic performances of palladium-based catalysts for nitrite reduction in water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Preparation of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 naphtha reforming catalysts by surface redox reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana M. Benitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieme Boutzeloit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Mazzieri,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2007.06.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 319, pp.210-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2006.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109922v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 naphtha reforming catalysts by surface redox reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Influence of the pretreatment method on the properties of trimetallic Pt–Ir–Ge/Al2O3 prepared by catalytic reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petrisor Samoila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanina Mazzieri,</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Benitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana D’ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 319, pp.210-217. </w:t>
+              <w:t xml:space="preserve">, 2007, 332 (1), pp.37-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2006.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2007.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343108v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization by Mössbauer spectroscopy of trimetallic Pd–Sn–Au/Al2O3 and Pd–Sn–Au/SiO2 catalysts for denitration of drinking water</w:t>
               </w:r>
@@ -12495,51 +12495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Károly Lázár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 65 (3-4), pp.240-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12624,64 +12624,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carnevillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 117 (4), pp.543-548. </w:t>
@@ -12770,51 +12770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12873,103 +12873,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the method of addition of Ge on the catalytic properties of Pt-Re/Al2O3 and Pt-Ir/Al2O3 naphtha reforming catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mazzieri,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7 (9), pp.627-632. </w:t>
@@ -13007,90 +13007,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rh/Ce0.5Zr0.5O2 Catalyst for H2 production by ethanol steam reforming: Impact of CO-CO2-CH4 Interconversion reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Birot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Descorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 172, pp.289-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13124,90 +13124,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the preparation method on the properties of Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 naphtha reforming catalysts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13243,268 +13243,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Gr/Al2O3 by catalytic reduction.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Catalytic properties in n-heptane reforming of Pt–Sn and Pt–Ir–Sn/Al2O3 catalysts prepared by surface redox reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Carnevillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marecot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du XIV Congreso Argentino De Catalysis, (ISBN 987-508-565-0),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 295 (2), pp.157-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2005.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292173v1</w:t>
+                <w:t xml:space="preserve">hal-02109934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic properties in n-heptane reforming of Pt–Sn and Pt–Ir–Sn/Al2O3 catalysts prepared by surface redox reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Preparation of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Gr/Al2O3 by catalytic reduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. M. Benitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutzeloit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du XIV Congreso Argentino De Catalysis, (ISBN 987-508-565-0),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.416-421</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02109934v1</w:t>
+                <w:t xml:space="preserve">hal-00292173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the support on tin distribution in Pd–Sn/Al2O3 and Pd–Sn/SiO2 catalysts for application in water denitration</w:t>
               </w:r>
@@ -13516,51 +13516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Károly Lázár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 59 (1-2), pp.57-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13607,51 +13607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization methods of carbon nanotubes: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 119 (2), pp.105-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13710,51 +13710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of formic acid as reducing agent for application in catalytic reduction of nitrate in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (13), pp.3073-3081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13813,64 +13813,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled preparation and characterization of plurimetallic Pt–Sn and Pt–Ir–Sn/Al2O3 reforming catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carnevillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 275 (1-2), pp.25-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13955,51 +13955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (8), pp.435-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14045,51 +14045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium and platinum-based catalysts in the catalytic reduction of nitrate in water: effect of copper, silver, or gold addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gauthard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14148,51 +14148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic Reduction of Nitrate in Water on a Monometallic Pd/CeO2 Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gauthard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14265,51 +14265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of oxidizing and reducing treatments on the metal–metal interactions and on the activity for nitrate reduction of a Pt-Cu bimetallic catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gauthard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14381,51 +14381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic Reduction of Nitrate and Nitrite on Pt–Cu/Al2O3 Catalysts in Aqueous Solution: Role of the Interaction between Copper and Platinum in the Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gauthard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14510,51 +14510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of maleic acid under control of the catalyst potential in a pressurized electrochemical reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Chollier-Brym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14652,51 +14652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic and electrocatalytic oxidation of oxalic acid in aqueous solutions of different compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Chollier-Brym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lamy-Pitara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14781,51 +14781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic oxidation of maleic and oxalic acids under potential control of platinum catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lamy-Pitara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14910,51 +14910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microencapsulation et contrôle de la conductivité des composites polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Degobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15235,64 +15235,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Passamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 29th North American Catalysis Society Meeting (NAM29)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, North American Catalysis Society (NACS), Jun 2025, Atlanta (Georgia), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15311,398 +15311,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the acidity and oxidation state of Ga/Al2O3 in non-oxidative and CO2-assisted propane dehydrogenation reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Amar Gil</w:t>
+                <w:t xml:space="preserve">Development of Facile Methods for the Preparation of Alumina Supported Non-Noble Metal Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ricolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress on catalysis- 18 th ICC</w:t>
+              <w:t xml:space="preserve">International congress on catalysis- 18th ICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289829v1</w:t>
+                <w:t xml:space="preserve">hal-05289817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Facile Methods for the Preparation of Alumina Supported Non-Noble Metal Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DFT Atomic-Scale Insight into Pt/Cu Single Atom Alloy Clusters Supported on γ-Al2O3: The Effect of Hydrogen Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Shahrokhikhorneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Valant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress on catalysis- 18th ICC</w:t>
+              <w:t xml:space="preserve">International congress on catalysis-18th ICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289817v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT Atomic-Scale Insight into Pt/Cu Single Atom Alloy Clusters Supported on γ-Al2O3: The Effect of Hydrogen Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdennour Benabbas</w:t>
+                <w:t xml:space="preserve">Effect of the acidity and oxidation state of Ga/Al2O3 in non-oxidative and CO2-assisted propane dehydrogenation reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Amar Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Passamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana M. Benitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress on catalysis-18th ICC</w:t>
+              <w:t xml:space="preserve">International congress on catalysis- 18 th ICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289808v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative dehydrogenation of propane for the production of propylene using VOx/Al2O3 catalysts</w:t>
               </w:r>
@@ -15714,77 +15714,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana D’ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Argentinean Workshop on Heterogeneous Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Santa Fe, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15835,51 +15835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Argentinean Workshop on Heterogeneous Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Santa Fe, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15904,51 +15904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supported Bimetallic Catalysts For Sustainable Chemistry: Surface Redox Reactions For Tuning The Catalytic Surface Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCat 2022 : French Conference on Catalysis 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCF-DivCat; GeCat, May 2022, Ronce Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15973,90 +15973,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of platinum size of Pt/γ-Al2O3 catalysts on propane dehydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International Scientific School-Conference for Young Scientists “Catalysis: from Science to Industry”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Tomsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16081,77 +16081,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimetallic Co-Re catalysts for selective hydrogenation of unsaturated aldehydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Di</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16189,51 +16189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supported bimetallic catalysts for reactions in reducing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Brazilian Congress on Catalysis (18CBCAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Porto Seguro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16252,609 +16252,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective heterogeneous hydrogenation of biobased acids to diols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Especel</w:t>
+                <w:t xml:space="preserve">Performances of Pd-Re/TiO2 for the selective hydrogenation of succinic acid in aqueous-phase: influence of the Re introduction method and the Re loading. [+affiche]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. K. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress on Catalysis for Biorefineries (CatBior 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Dalian, China</w:t>
+              <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864870v1</w:t>
+                <w:t xml:space="preserve">hal-00929964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of Pd-Re/TiO2 for the selective hydrogenation of succinic acid in aqueous-phase: influence of the Re introduction method and the Re loading. [+affiche]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Pinel</w:t>
+                <w:t xml:space="preserve">Selective heterogeneous hydrogenation of biobased acids to diols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Corbel-Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd International Congress on Catalysis for Biorefineries (CatBior 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00929964v1</w:t>
+                <w:t xml:space="preserve">hal-00864870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of addition mode of Re in bimetallic Pd-Re/TiO2 catalysis upon the selective aqueous-phase hydrogenation of succinic acid to 1,4-butanediol</w:t>
+                <w:t xml:space="preserve">Effect of Pd-Re/TiO2 catalysts preparation mode upon the selective aqueous-phase hydrogenation of succunic acid to 1,4-butanediol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.P Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Organic Reactions Catalysis Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Annapolis, United States</w:t>
+              <w:t xml:space="preserve">15th International Congress On Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728698v1</w:t>
+                <w:t xml:space="preserve">hal-00728777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pd-Re/TiO2 catalysts preparation mode upon the selective aqueous-phase hydrogenation of succunic acid to 1,4-butanediol</w:t>
+                <w:t xml:space="preserve">Effect of addition mode of Re in bimetallic Pd-Re/TiO2 catalysis upon the selective aqueous-phase hydrogenation of succinic acid to 1,4-butanediol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.P Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress On Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t>
+              <w:t xml:space="preserve">24th Organic Reactions Catalysis Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Annapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728777v1</w:t>
+                <w:t xml:space="preserve">hal-00728698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of bimetallic Pd-Re/TiO2 prepared by surface redox reaction for aqueous phase succinic hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khanh Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europacat X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Glasgow, United Kingdom</w:t>
@@ -16896,90 +16896,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous-phase hydrogenation of biomass-based succinic acid over titania supported bimetallic catalysts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khanh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAFC9, 9th Congress on Catalysis Applied to Fine Chemicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Zaragoza, Spain</w:t>
@@ -17008,90 +17008,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rh/Ce0.5Zr0.5O2 Catalyst for H2 Production by Ethanol Steam Reforming: Impact of CO-CO2 CH4 Interconversion Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Birot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifth Tokyo Conference on Advanced Catalytic Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Tokyo, Japan. pp.289-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17116,90 +17116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rh/Ce0.5Zr0.5O2 catalyst for H2 production by ethanol steam reforming: impact of CO-CO2-CH4 interconversion reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Birot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Descorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Tokyo Conference on Advanced Catalytic Science and Technology (TOCAT5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Tokyo, Japan. pp.289-292, </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17272,64 +17272,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aupretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Marecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production of hydrogen from bioethanol in catalytic membrane reactor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, LYON, France</w:t>
@@ -17358,90 +17358,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rh/CexZr1-xO2 catalyst for H2 production by ethanol steam reforming. Impact of CO-CO2-CH4 interconversion reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Birot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOCAT5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Tokyo, Japan. pp.23-28 juillet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17466,90 +17466,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rh/CexZr1-xO2 catalyst for H2 production by ethanol steam reforming. Impact of CO-CO2-CH4 interconversion reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Birot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rh/CexZr1-xO2 catalyst for H2 production by ethanol steam reforming. Impact of CO-CO2-CH4 interconversion reactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17568,1015 +17568,1015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyseurs pour la production d'hydrogène par vaporeformage d'éthanol ex-bio-masse</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence de la nature et des traitements des nanotubes de carbone sur les capacités de stockage de l'hydrogène. GECAT LA ROCHELLE 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perez-Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.K. Maser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Fechete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d’étude en catalyse (GECat) de la Société chimique de France (SCF), May 2005, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Influence de la nature et des traitements des nanotubes de carbone sur les capacités de stockage de l'hydrogène.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, LA ROCHELLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292862v1</w:t>
+                <w:t xml:space="preserve">hal-00292864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyseurs pour la production d’hydrogène par vaporeformage d’éthanol ex-biomasse</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preparation of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Gr/Al2O3 by catalytic reduction. XIV Congreso Argentino De Catalysis, Santa Fe, (Argentine), 2005.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. M. Benitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutzeloit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Preparation of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Gr/Al2O3 by catalytic reduction.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, SANTA FE, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404223v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture sélective du méthylcyclopentane sur des catalyseurs bimétalliques à base de platine Pt/Al2O3. GECAT, La Rochelle, 2005</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Influence of the preparation method on the properties of Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 naphtha reforming catalysts. 13° Congresso Brasileiro de Catálise, 3° Congresso de Catálise do Mercosul , Foz do Iguaçu, (Brésil), 2005.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. M. Benitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ouverture sélective du méthylcyclopentane sur des catalyseurs bimétalliques à base de platine Pt/Al2O3.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, LA ROCHELLE, France</w:t>
+              <w:t xml:space="preserve">Influence of the preparation method on the properties of Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 naphtha reforming catalysts.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Isle of Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292863v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyseurs pour la production d'hydrogène par vaporeformage d'éthanol ex-biomasse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">Catalyseurs pour la production d'hydrogène par vaporeformage d'éthanol ex-bio-masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Birot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Duprez</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Descorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gecat 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 mai - 2 juin</w:t>
+              <w:t xml:space="preserve">GECAT 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d’étude en catalyse (GECat) de la Société chimique de France (SCF), May 2005, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017673v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la nature et des traitements des nanotubes de carbone sur les capacités de stockage de l'hydrogène. GECAT LA ROCHELLE 2005</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalyseurs pour la production d’hydrogène par vaporeformage d’éthanol ex-biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Descorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Influence de la nature et des traitements des nanotubes de carbone sur les capacités de stockage de l'hydrogène.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, LA ROCHELLE, France</w:t>
+              <w:t xml:space="preserve">GECAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292864v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Gr/Al2O3 by catalytic reduction. XIV Congreso Argentino De Catalysis, Santa Fe, (Argentine), 2005.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation and characterization of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 reforming catalysts. 19th North American Catalysis Society Meeting, Philadelphie (Etats-Unis), 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutzeloit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Boutzeloit</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Vera</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preparation of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Gr/Al2O3 by catalytic reduction.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, SANTA FE, Argentina</w:t>
+              <w:t xml:space="preserve">Preparation and characterization of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 reforming catalysts.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, PHILADELPHIE, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292872v1</w:t>
+                <w:t xml:space="preserve">hal-00292861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the preparation method on the properties of Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 naphtha reforming catalysts. 13° Congresso Brasileiro de Catálise, 3° Congresso de Catálise do Mercosul , Foz do Iguaçu, (Brésil), 2005.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Ouverture sélective du méthylcyclopentane sur des catalyseurs bimétalliques à base de platine Pt/Al2O3. GECAT, La Rochelle, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. M. Benitez</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marecot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Influence of the preparation method on the properties of Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 naphtha reforming catalysts.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Isle of Ischia, Italy</w:t>
+              <w:t xml:space="preserve">Ouverture sélective du méthylcyclopentane sur des catalyseurs bimétalliques à base de platine Pt/Al2O3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, LA ROCHELLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292868v1</w:t>
+                <w:t xml:space="preserve">hal-00292863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 reforming catalysts. 19th North American Catalysis Society Meeting, Philadelphie (Etats-Unis), 2005</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Catalyseurs pour la production d'hydrogène par vaporeformage d'éthanol ex-biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Descorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preparation and characterization of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 reforming catalysts.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, PHILADELPHIE, United States</w:t>
+              <w:t xml:space="preserve">Gecat 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 mai - 2 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292861v1</w:t>
+                <w:t xml:space="preserve">hal-00017673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and application of Bimetallic catalysts synthesized by surface redox reactions. IFP-CNRS-NFS workshop “Future Directions in Catalysis: Nanostructured Catalysts, Lyon, 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Marecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preparation and application of Bimetallic catalysts synthesized by surface redox reactions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18685,51 +18685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 29th North American Catalysis Society Meeting (NAM29)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Atlanta (Georgia), United States. </w:t>
@@ -18810,51 +18810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CatPREP2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Vogue, France</w:t>
@@ -19047,64 +19047,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-K. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECASIA 1516 th European Conference on Applications of Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, grenade, Spain</w:t>
@@ -19165,51 +19165,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimetallic Nanoparticles Prepared by Redox Processes Applied in Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19312,51 +19312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée J Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis by Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.113-131, 1997, </w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19721,51 +19721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benabbas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Breyton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA04557F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Passamonti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana D&#8217;ippolito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Vicerich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sanchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bocanegra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c03337" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Amar Gil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ben&#237;tez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401754" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444379v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Passamonti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana M Benitez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L Pieck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119556" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Miguel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Fals" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Benitez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12061161" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400565" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vardon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Labarr&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920223v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c01258" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886157v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marinho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Rabelo-Neto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Toniolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Noronha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/methane1040023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lafaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201478" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219223v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Assche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.03.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baraka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouearan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Epron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2021.101696" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile I Parvulescu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermenegildo Garcia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Granger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00527" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L A Marinho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo C Rabelo-Neto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellot Noronha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2021.101572" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.112059" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Iulianelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manisco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.10.038" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003138v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana d'Ippolito" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ballarini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rosas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23930" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L.A. Marinho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.119459" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tapin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Khanh Ly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123225" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilma Fonseca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Ruiz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gustavo Marchetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.02.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903461v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo C. Rabelo-Neto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio S. Toniolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.118387" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177458v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Khanh Ly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Fonseca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordy Licea" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Morais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Rangel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr07898j" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109660v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mazzieri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5849" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368208v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23656" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109652v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Di" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Qi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201802744" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109697v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050819" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109691v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pieck" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.04.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445216v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jes&#250;s Garc&#237;a-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercedes Pastor-Blas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sep&#250;lveda-Escribano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.11.064" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109662v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Yang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802490" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894527v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Houalla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.08.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D59DJQX4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109700v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CY01039G" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651794v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.A. da Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bion" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Fonseca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.01.069" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08350E" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109717v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lide Oar-Arteta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aingeru Remiro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aguayo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b00126" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658250v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rijo Gomes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.01.022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109715v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09241" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702245v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Nevanper&#228;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Ojala" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Keiski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.10.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V8L5BQL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342597v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Herault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Vicerich" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.02.024" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358352v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Aouine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delich&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500197" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C95FCF6254B2D8A7DB6761F14287CAE9A99F161/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332862v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana A. d'Ippolito" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vivier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2014.12.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493405v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Pizarro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Molina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rodriguez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2015.09.026" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV75QV9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266339v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Drif" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Brahmia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2015.02.019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW8P4TXN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342287v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Pieck" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.08.027" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966356v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. d'Ippolito" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vivier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Pieck" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.06.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965781v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.06.057" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DMZTH2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tapin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Ly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.02.018" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLS7L6BX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadson Santos Moura" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana da Silva Lima Fonseca" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Freitas Silva" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2013.11.016" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X42HP8K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109778v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.12.009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321958v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres T. Aguayo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G. Gayubo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1437082" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109787v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Corbel-Demailly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300904" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912606v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Especel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400534x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941355v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corbel-Demailly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Minh" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300608" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4037CWHW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109788v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944377v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Vicerich" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Benitez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.12.015" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942804v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Ly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942773v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samoila" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marecot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.05.009" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZHPM4GF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109802v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danns Pereira Barbosa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchi&#233;ta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.10.008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915020v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Bahri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calvo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gilarranz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.02.048" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P52R15K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763857v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonseca" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Carmo Rangel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.03.037" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6N93GJB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682905v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutzeloit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salem" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uzio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mabilon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.12.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T5S6JHM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109807v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Besson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9813-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GTCLFCX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741018v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682848v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadma Sousa Ferreira" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.06.008" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXD4J45H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671522v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201100400" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QSVXZ8KS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109840v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1RA00003A" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109845v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Devadas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanyan Vasudevan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.10.063" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J01ZBQ4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342605v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana M. Benitez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.08.022" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R76FG79-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109844v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belli&#232;re-Baca" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.11.023" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1580TWV0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109843v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.09.039" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNK1QXTF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109849v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Graschinsky" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Laborde" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Amadeo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie101284k" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109875v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.09.008" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342655v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.09.017" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WP9KR2H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343473v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marecot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.09.001" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPDTJN5S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109858v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.03.025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB5K9F4M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109860v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jothinathan Lakshmi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subbiah Ravichandran" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminathan Mohan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.200900226" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPXZCGBQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342680v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrisor Samoila" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchirioua Ekou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2010.08.010" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDJ27C4J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343088v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2009.09.006" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1GF6N1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343082v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R. Vera" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2009.09.012" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THWT4VH9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343101v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801158j" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109880v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Dodouche" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2009.09.011" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RW0XDC4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109909v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801954s" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-71PRBJD8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109917v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vera" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.11.014" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307570v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Birot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descorme" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2007.10.002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KTX7DR9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109911v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mari&#241;o" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Baronetti" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2007.12.014" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD5TPDB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109903v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.06.013" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109900v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ximo Moreno" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-008-9116-x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5051BC4B02E2994719C13D5670E7A12106E20EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109919v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieme Boutzeloit" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.07.045" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ751D1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109922v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2007.06.002" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTRNL6S0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343108v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mazzieri," TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.12.006" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH0LCLHG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109927v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly L&#225;z&#225;r" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2006.02.010" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFDG35S0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109926v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ayrault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carnevillier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2006.06.023" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M97174BR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289789v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ambonguilat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2005.12.012" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPFDQTDS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343119v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2006.01.029" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300650v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Descorme" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53202-2.50061-0" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292168v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Benitez" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Vera" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292173v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109934v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Carnevillier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2005.08.006" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9PQWCQ0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109940v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.01.002" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109937v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.02.046" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B7D21TC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109935v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2005.05.012" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN1QTJ1N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109942v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2004.07.015" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXMHCP1L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109946v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bost" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-7367(03)00109-2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XHDLKQ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109945v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gauthard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9517(03)00252-5" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVDG8GWR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109963v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gauthard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pin&#233;da" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.2001.3498" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109949v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(02)00331-9" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CBK7P3R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109975v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.2000.3138" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DTDXHQC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109981v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Chollier-Brym" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lamy-Pitara" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(98)00240-3" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQZH9HTJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109977v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0728(99)00328-9" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC5WRXNC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109982v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Chollier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5861(98)00384-8" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFD12401-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109999v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degobert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flavin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montant-Ramanitra" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998101" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24CDCFAD3E78009EF0AAD0A3B551ED102CCFEA9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289880v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289955v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Passamonti" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289829v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289817v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Valant" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289808v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhikhorneh" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160798v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160782v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05121457v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160794v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472543v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335262v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864870v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929964v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728698v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P Minh" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728777v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662299v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khanh Li" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498709v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khanh Ly" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178794v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294496v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294488v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gernot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aupretre" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017585v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402865v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292862v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404223v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292863v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017673v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292864v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Mendoza" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valles" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Maser" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Fechete" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292872v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292868v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292861v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293104v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426448v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05453337v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05453294v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Especel Catherine" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricolleau C." TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang G." TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205842v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B-K. Ly" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tapin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179263v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marcot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527621323.ch9" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163038v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e J Chollier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-06221-0_6" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B86FF2ACCB6AD14F32A3DE515E528808C11153EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426495v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benabbas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Breyton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA04557F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Passamonti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana D&#8217;ippolito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Vicerich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sanchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bocanegra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c03337" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Amar Gil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ben&#237;tez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401754" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627105v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Miguel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Fals" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Benitez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12061161" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400565" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444379v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Passamonti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana M Benitez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L Pieck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119556" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vardon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Labarr&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marinho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Rabelo-Neto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Toniolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Noronha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/methane1040023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920223v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c01258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lafaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201478" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Assche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.112059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525107v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile I Parvulescu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermenegildo Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Granger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00527" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013913v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Iulianelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manisco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.10.038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219383v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L A Marinho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo C Rabelo-Neto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellot Noronha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2021.101572" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana d'Ippolito" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ballarini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rosas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23930" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924954v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L.A. Marinho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.119459" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219223v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.03.021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340143v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baraka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouearan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Epron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2021.101696" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tapin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Khanh Ly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123225" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903461v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo C. Rabelo-Neto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio S. Toniolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.118387" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilma Fonseca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Ruiz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gustavo Marchetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.02.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109660v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mazzieri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5849" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109659v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Fonseca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordy Licea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Morais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Rangel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr07898j" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368208v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23656" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Di" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Qi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201802744" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177458v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Khanh Ly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.024" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445216v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050819" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109699v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jes&#250;s Garc&#237;a-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercedes Pastor-Blas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sep&#250;lveda-Escribano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.11.064" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109691v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pieck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.04.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Yang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802490" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109697v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109700v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CY01039G" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894527v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Houalla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.08.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D59DJQX4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651794v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.A. da Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bion" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Fonseca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.01.069" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08350E" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rijo Gomes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.01.022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109717v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lide Oar-Arteta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aingeru Remiro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aguayo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b00126" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109715v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09241" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702245v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Nevanper&#228;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Ojala" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Keiski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.10.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V8L5BQL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342597v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Herault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Vicerich" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.02.024" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493405v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Pizarro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Molina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rodriguez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2015.09.026" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV75QV9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332862v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana A. d'Ippolito" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vivier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2014.12.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266339v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Drif" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Brahmia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2015.02.019" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW8P4TXN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342287v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Pieck" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.08.027" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358352v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Aouine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delich&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500197" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C95FCF6254B2D8A7DB6761F14287CAE9A99F161/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109779v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadson Santos Moura" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana da Silva Lima Fonseca" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Freitas Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2013.11.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X42HP8K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109778v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.12.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321958v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres T. Aguayo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G. Gayubo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1437082" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965781v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. d'Ippolito" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vivier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Pieck" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.06.057" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DMZTH2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966356v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.06.009" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073458v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tapin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Ly" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.02.018" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLS7L6BX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912606v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Especel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400534x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941355v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corbel-Demailly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Minh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300608" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4037CWHW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109788v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Corbel-Demailly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944377v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Vicerich" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Benitez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.12.015" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942804v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Ly" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942773v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samoila" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marecot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.05.009" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZHPM4GF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915020v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Bahri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calvo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gilarranz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.02.048" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P52R15K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109802v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danns Pereira Barbosa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchi&#233;ta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.10.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109787v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300904" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741018v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9813-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GTCLFCX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109807v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Besson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682848v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadma Sousa Ferreira" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.06.008" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXD4J45H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682905v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutzeloit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uzio" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mabilon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.12.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T5S6JHM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671522v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201100400" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QSVXZ8KS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonseca" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Carmo Rangel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.03.037" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6N93GJB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109845v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Devadas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanyan Vasudevan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.10.063" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J01ZBQ4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342605v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana M. Benitez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.08.022" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R76FG79-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109840v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1RA00003A" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109844v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belli&#232;re-Baca" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.11.023" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1580TWV0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109843v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.09.039" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNK1QXTF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343473v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marecot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.09.001" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPDTJN5S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109858v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.03.025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB5K9F4M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342655v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.09.017" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WP9KR2H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109860v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jothinathan Lakshmi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subbiah Ravichandran" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminathan Mohan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.200900226" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPXZCGBQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342680v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrisor Samoila" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchirioua Ekou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2010.08.010" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDJ27C4J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109849v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Graschinsky" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Laborde" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Amadeo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie101284k" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109875v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.09.008" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343088v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2009.09.006" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1GF6N1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343082v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R. Vera" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2009.09.012" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THWT4VH9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343101v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801158j" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109880v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Dodouche" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2009.09.011" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RW0XDC4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109917v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vera" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.11.014" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307570v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Birot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descorme" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2007.10.002" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KTX7DR9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109909v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801954s" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-71PRBJD8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109903v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.06.013" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109911v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mari&#241;o" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Baronetti" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2007.12.014" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD5TPDB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109900v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ximo Moreno" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-008-9116-x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5051BC4B02E2994719C13D5670E7A12106E20EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109922v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2007.06.002" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTRNL6S0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343108v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieme Boutzeloit" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mazzieri," TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.12.006" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH0LCLHG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109919v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.07.045" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ751D1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109927v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly L&#225;z&#225;r" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2006.02.010" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFDG35S0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109926v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ayrault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carnevillier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2006.06.023" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M97174BR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289789v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ambonguilat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2005.12.012" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPFDQTDS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343119v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2006.01.029" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300650v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Descorme" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53202-2.50061-0" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292168v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Benitez" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Vera" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109934v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Carnevillier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2005.08.006" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9PQWCQ0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292173v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109940v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.01.002" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109937v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.02.046" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B7D21TC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109935v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2005.05.012" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN1QTJ1N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109942v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2004.07.015" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXMHCP1L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109946v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bost" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-7367(03)00109-2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XHDLKQ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109945v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gauthard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9517(03)00252-5" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVDG8GWR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109963v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gauthard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pin&#233;da" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.2001.3498" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109949v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(02)00331-9" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CBK7P3R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109975v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.2000.3138" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DTDXHQC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109981v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Chollier-Brym" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lamy-Pitara" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(98)00240-3" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQZH9HTJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109977v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0728(99)00328-9" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC5WRXNC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109982v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Chollier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5861(98)00384-8" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFD12401-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109999v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degobert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flavin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montant-Ramanitra" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998101" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24CDCFAD3E78009EF0AAD0A3B551ED102CCFEA9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289880v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289955v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Passamonti" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289817v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Valant" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289808v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhikhorneh" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289829v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160798v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160782v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05121457v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160794v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472543v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335262v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929964v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864870v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728777v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P Minh" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728698v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662299v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khanh Li" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498709v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khanh Ly" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178794v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294496v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294488v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gernot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aupretre" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017585v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402865v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292864v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Mendoza" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valles" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Maser" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Fechete" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292872v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292868v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292862v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404223v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292861v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292863v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017673v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293104v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426448v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05453337v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05453294v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Especel Catherine" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricolleau C." TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang G." TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205842v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B-K. Ly" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tapin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179263v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marcot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527621323.ch9" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163038v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e J Chollier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-06221-0_6" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B86FF2ACCB6AD14F32A3DE515E528808C11153EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426495v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>