--- v0 (2026-03-27)
+++ v1 (2026-05-21)
@@ -963,165 +963,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marina di Massa : février- juin 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Fava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sous contrainte, Carnet de terrain d'un monde pandémique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BOA, pp.12-15, 2021, Décrire, 9782493026002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04394559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antropologia, Città e Resilienza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Fava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Città, sostenibilità, resilienza. L’urbanistica italiana di fronte all’Agenda 2030</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Donzelli Editore, pp.17-25, 2021, 9788855220798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04411226v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04394559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un affare di crepe</w:t>
               </w:r>
@@ -1892,693 +1892,693 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oltre l’intenzione. Note sulla finalità e sull’uso del gesto etnografico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Fava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivio Antropologico Mediterraneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aam.7229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04417442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’ascolto antropologico: epistemologia, etica e (in)giustizia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Fava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antropologia medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (56), pp.249-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04417427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Oltre l’intenzione. Note sulla finalità e sull’uso del gesto etnografico</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berardino Palumbo, Piegare i santi. Inchini rituali e pratiche mafiose, Marietti, Bologna.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Fava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivio Antropologico Mediterraneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 25, pp.en ligne. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/aam.7229⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 1 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aam.3132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/aam.3132⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04423800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence and Space: a comparative ethnography of Two Italian ‘Badlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Fava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANUAC Rivista della società italiana di antropologia culturale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7340/anuac2239-625X-384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7340/anuac2239-625X-384⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04423783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La città interdisciplinare. Per itinerari non tracciati tra saperi urbani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Fava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tracce Urbane. Rivista Italiana Transdisciplinare di Studi Urbani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13133/2532-6562_3.6.16392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13133/2532-6562_3.6.16392⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04424135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le flic et le quidam dans les années de plomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Fava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154-155, pp.41-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.7038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04424256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il gesto antropologico alla prova della riflessione etica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Fava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANTROPOLOGIA APPLICATA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xénos e éschaton, il giudizio della città</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Fava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Servitium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.39-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In ascolto degli ultimi posti della città</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Fava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aggiornamenti sociali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.51-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593211v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01593214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violenza degli spazi e gli spazi della violenza</w:t>
               </w:r>
@@ -3073,165 +3073,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La movilidad como objeto analítico de los espacios y de las identidades: el enfoque antropológico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Fava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Taller de estudio Programa de Estudios sobre Población, Migraciones y Sociedad (ProgPMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Investigaciones, Facultad de Ciencias Sociales, Pontificia Universidad Católica de Argentina (PUCA), Nov 2016, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Teoría de la basura, violencia de la ciudad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Fava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programa de Estudios Rurales y Globalización</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Alto Estudios en Ciencias Sociales (IDAES), Universidad Nacional de San Martín (UNSAM), Nov 2016, San Martín, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613989v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01613991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antropología del patrimonio : entre conocimiento y proyecto</w:t>
               </w:r>
@@ -3894,51 +3894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Fava" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088348v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581702v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.meltemieditore.it/catalogo/in-campo-aperto/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581703v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45622" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448102v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088347v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51720-5_6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04394559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04394569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411606v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04416323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04416299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609579v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417427v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aam.7229" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04423800v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aam.3132" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04423783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7340/anuac2239-625X-384" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04424135v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2532-6562_3.6.16392" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04424256v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.7038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613989v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613981v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599372v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Fava" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088348v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581702v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.meltemieditore.it/catalogo/in-campo-aperto/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581703v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45622" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448102v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088347v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51720-5_6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04394559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411226v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04394569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411606v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04416323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04416299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609579v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417442v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aam.7229" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04423800v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aam.3132" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04423783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7340/anuac2239-625X-384" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04424135v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2532-6562_3.6.16392" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04424256v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.7038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593211v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613989v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613981v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599372v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>