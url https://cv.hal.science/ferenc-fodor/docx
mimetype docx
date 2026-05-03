--- v0 (2026-04-10)
+++ v1 (2026-05-03)
@@ -1233,186 +1233,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : institutions nationales et marchés de l’électricité en Europe</w:t>
+                <w:t xml:space="preserve">Permanences et mutations du secteur de l’énergie en Hongrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Fodor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">François Bafoil; François Bafoil; Ferenc Fodor. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accès à l’ énergie en Europe. Les précaires invisibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.13 - 30, 2014</w:t>
+              <w:t xml:space="preserve">L’accès à l’énergie en Europe. Les précaires invisibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2724615409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03393906v1</w:t>
+                <w:t xml:space="preserve">hal-04992176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanences et mutations du secteur de l’énergie en Hongrie</w:t>
+                <w:t xml:space="preserve">Introduction : institutions nationales et marchés de l’électricité en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Fodor</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses de Sciences Po. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Bafoil; François Bafoil; Ferenc Fodor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’accès à l’énergie en Europe. Les précaires invisibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2724615409</w:t>
+              <w:t xml:space="preserve">Accès à l’ énergie en Europe. Les précaires invisibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.13 - 30, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992176v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le hiatus hongrois entre traitement social ponctuel et enjeux environnementaux globaux</w:t>
               </w:r>
@@ -2049,173 +2049,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les langues dans l’Empire des Habsbourg et la Monarchie austro-hongroise au XIXe siècle : entre renaissance et revendications linguistiques</w:t>
+                <w:t xml:space="preserve">Dynamique épilinguistique dans l’histoire du français normé : le basculement du pôle communicationnel au prescriptif (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Fodor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L'Harmattan. </w:t>
+              <w:t xml:space="preserve">Université de Lausanne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éveil des nationalités et les revendications linguistiques en Europe (1830-1930)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Sociolinguistique, 2296000525</w:t>
+              <w:t xml:space="preserve">La Belle et la Bête. Jugements esthétiques en Suisse romande et alémanique sur les langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002326v1</w:t>
+                <w:t xml:space="preserve">hal-05002351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique épilinguistique dans l’histoire du français normé : le basculement du pôle communicationnel au prescriptif (XVIe-XVIIIe siècles)</w:t>
+                <w:t xml:space="preserve">Les langues dans l’Empire des Habsbourg et la Monarchie austro-hongroise au XIXe siècle : entre renaissance et revendications linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Fodor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université de Lausanne. </w:t>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Belle et la Bête. Jugements esthétiques en Suisse romande et alémanique sur les langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 21, 2006</w:t>
+              <w:t xml:space="preserve">L'éveil des nationalités et les revendications linguistiques en Europe (1830-1930)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Sociolinguistique, 2296000525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002351v1</w:t>
+                <w:t xml:space="preserve">hal-05002326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l’innovation lexicale et l’intégration phonétique et sémantique des emprunts lexicaux en français et en hongrois</w:t>
               </w:r>
@@ -3036,51 +3036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bafoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bafoil; François; Fodor; Ferenc; Le Roux; Dominique. Presses de Sciences Po, pp.388, 2014, Développement durable, 9782724615401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3496,51 +3496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04385884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bafoil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Fodor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guyet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eufor.397.0007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04385880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eufor.397.0003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eufor.378.0003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115141v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04385868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03643451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991857v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992255v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991887v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brunetiere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393906v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992183v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992189v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992238v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992327v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992250v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Legris-Desportes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03367997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin D&#261;browski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dicko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991677v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04385884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bafoil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Fodor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guyet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eufor.397.0007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04385880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eufor.397.0003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eufor.378.0003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115141v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04385868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03643451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991857v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992255v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991887v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brunetiere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992183v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992189v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992238v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992327v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992250v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Legris-Desportes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03367997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin D&#261;browski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dicko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991677v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>