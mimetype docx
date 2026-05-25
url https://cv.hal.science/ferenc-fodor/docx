--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -66,77 +66,299 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre en Ukraine et transitions énergétiques en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bafoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe en formation. Revue d'études sur la construction européenne et le fédéralisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023/2 (397), 165 p., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy and justice in the EU and in Asia (Penser la justice énergétique en Europe et en Asie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bafoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe en formation. Revue d'études sur la construction européenne et le fédéralisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015/4 (378), pp.209, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UE / Russie, la rupture. Un état des lieux de la crise énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bafoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -155,92 +377,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe en formation. Revue d'études sur la construction européenne et le fédéralisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2023/2 (n° 397), pp.7-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eufor.397.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Guerre en Ukraine et transitions énergétiques en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bafoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -259,92 +481,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe en formation. Revue d'études sur la construction européenne et le fédéralisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2023/2 (n° 397), pp.3-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eufor.397.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Penser la justice énergétique en Europe et en Asie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bafoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -363,367 +585,145 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Fodor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe en formation. Revue d'études sur la construction européenne et le fédéralisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2015/4 (378), pp.3 - 15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eufor.378.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imaginaire des langues chez Meillet ou la contamination de l'univers discursif scientifique par le politique et l'intime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Fodor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'HEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Linguistiques d'intervention. Des usages socio-politiques des savoirs sur le langage et les langues, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01115141v1</w:t>
-              </w:r>
-[...220 lines deleted...]
-                <w:t xml:space="preserve">hal-03389103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1233,186 +1233,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanences et mutations du secteur de l’énergie en Hongrie</w:t>
+                <w:t xml:space="preserve">Introduction : institutions nationales et marchés de l’électricité en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Fodor</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses de Sciences Po. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Bafoil; François Bafoil; Ferenc Fodor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’accès à l’énergie en Europe. Les précaires invisibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2724615409</w:t>
+              <w:t xml:space="preserve">Accès à l’ énergie en Europe. Les précaires invisibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.13 - 30, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992176v1</w:t>
+                <w:t xml:space="preserve">hal-03393906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : institutions nationales et marchés de l’électricité en Europe</w:t>
+                <w:t xml:space="preserve">Permanences et mutations du secteur de l’énergie en Hongrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Fodor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">François Bafoil; François Bafoil; Ferenc Fodor. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accès à l’ énergie en Europe. Les précaires invisibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.13 - 30, 2014</w:t>
+              <w:t xml:space="preserve">L’accès à l’énergie en Europe. Les précaires invisibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2724615409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03393906v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le hiatus hongrois entre traitement social ponctuel et enjeux environnementaux globaux</w:t>
               </w:r>
@@ -2049,173 +2049,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique épilinguistique dans l’histoire du français normé : le basculement du pôle communicationnel au prescriptif (XVIe-XVIIIe siècles)</w:t>
+                <w:t xml:space="preserve">Les langues dans l’Empire des Habsbourg et la Monarchie austro-hongroise au XIXe siècle : entre renaissance et revendications linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Fodor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université de Lausanne. </w:t>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Belle et la Bête. Jugements esthétiques en Suisse romande et alémanique sur les langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 21, 2006</w:t>
+              <w:t xml:space="preserve">L'éveil des nationalités et les revendications linguistiques en Europe (1830-1930)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Sociolinguistique, 2296000525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002351v1</w:t>
+                <w:t xml:space="preserve">hal-05002326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les langues dans l’Empire des Habsbourg et la Monarchie austro-hongroise au XIXe siècle : entre renaissance et revendications linguistiques</w:t>
+                <w:t xml:space="preserve">Dynamique épilinguistique dans l’histoire du français normé : le basculement du pôle communicationnel au prescriptif (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Fodor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L'Harmattan. </w:t>
+              <w:t xml:space="preserve">Université de Lausanne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éveil des nationalités et les revendications linguistiques en Europe (1830-1930)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Sociolinguistique, 2296000525</w:t>
+              <w:t xml:space="preserve">La Belle et la Bête. Jugements esthétiques en Suisse romande et alémanique sur les langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002326v1</w:t>
+                <w:t xml:space="preserve">hal-05002351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l’innovation lexicale et l’intégration phonétique et sémantique des emprunts lexicaux en français et en hongrois</w:t>
               </w:r>
@@ -3036,51 +3036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bafoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bafoil; François; Fodor; Ferenc; Le Roux; Dominique. Presses de Sciences Po, pp.388, 2014, Développement durable, 9782724615401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3496,51 +3496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04385884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bafoil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Fodor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guyet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eufor.397.0007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04385880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eufor.397.0003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eufor.378.0003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115141v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04385868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03643451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991857v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992255v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991887v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brunetiere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992183v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992189v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992238v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992327v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992250v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Legris-Desportes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03367997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin D&#261;browski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dicko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991677v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04385868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bafoil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Fodor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guyet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389103v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04385884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eufor.397.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04385880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eufor.397.0003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eufor.378.0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03643451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991857v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992255v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991887v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brunetiere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393906v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992183v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992189v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992238v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992327v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992250v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Legris-Desportes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03367997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin D&#261;browski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dicko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991677v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>