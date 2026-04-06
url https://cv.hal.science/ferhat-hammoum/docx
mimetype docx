--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ferhat Hammoum </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation and Multiscale Modeling of Stiffness Modulus and Creep-Recovery Behavior in Aged and Micro-Cracked Bituminous Mixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciryle Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Achchoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 515 (145595), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2026.145595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Between Binder Properties and Mix Properties: Results Based on French Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Circular</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, E-C303, pp.31-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better rheological investigation of the oxidative aging of bituminous mixes: Frequency versus time characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Achchoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sâannibè Ciryle Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2025.2473964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced discrete element analysis of tyre – pavement interactions on textured bituminous surfaces based on the French wheel tracking test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Quezada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dexin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chazallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22p. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2025.2482882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitumen and mastic local rupture test modelling with DEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Quezada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chazallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (4), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2024.2384656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and modelling of low-temperature fracture properties of asphalt binders in thin film by means of the local fracture test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orazio Baglieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.375-391. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2023.2207697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different platoon configurations on strains and fatigue performance of flexible pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2023.2192814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Fatigue Cracking in Asphalt Materials Based on the Paris Law with an Initialization Term—Calibration from Notched and Unnotched Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibishola Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Testing and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (4), pp.20220467. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/JTE20220467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truck Platooning Action on Asphalt Pavements: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.3746-3753. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational approach to viscoelastic fracture: comparison of a phase-field and a lip-field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajasekar Gopalsamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevaugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 244 (1-2), pp.163-185. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-023-00725-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the influence of interface bonding condition on mechanical responses of bituminous pavement surface layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.100211. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.treng.2023.100211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue Life Predictions for a European Pavement Test Section Subjected to Individual and Platoon Truck Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2676 (4), pp. 746-762. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981211065430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the response of an instrumented pavement section under individual and platoon truck loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pavement Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10298436.2022.2028145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude franco-québécoise sur les EPS en hiver. II - Essais de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Shiferaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude franco-québécoise sur les EPS en hiver. I- Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Shiferaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermo-oxidative ageing on the rheological properties of bituminous binders and mixes: Experimental study and multi-scale modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saannibe Ciryle Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 344, pp.128260. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of truck platooning action on asphalt pavement: a parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pavement Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10298436.2022.2103700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude franco-québécoise sur les EPS en hiver. III - Expérience à l’échelle 1 en hall d’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Shiferaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the durability of asphalt mixtures with hydrated lime: Field results from highway A84</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (11), pp.e00551. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of partially saturated asphalt specimens subjected to frost - towards an explanation of winter potholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Thang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pavement Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp. 1-13. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10298436.2020.1843036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of climate on asphalt pavement performance using two mechanistic-empirical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Ktari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saint-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pavement Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 p. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10298436.2020.1806276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des infrastructures routières et aéroportuaires algériennes : un jumelage réussi avec l’union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Gaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Houari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modeling of the behavior of partially saturated asphalt concrete under freezing condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Thang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.169-178. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of bio-materials' rejuvenating effect on binders for high-reclaimed asphalt content mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Jimenez del Barco-Carrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Perez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Themeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Lo Presti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiales de construccion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (327), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/mc.2017.04516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés viscoélastiques des enrobés bitumineux Approches micromécaniques et expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeb Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Eddhahak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Néji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1-2), pp.165-176. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.2017.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing evolution of foamed warm mix asphalt combined with reclaimed asphalt pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Perez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiales de construccion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (327), 14p. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/mc.2017.04716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4pt Bending Bond Test Approach to Evaluate Water Effect in a Composite Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mechanisms of Cracking and Debonding in Pavements: debonding mechanisms in various interfaces between layers, 21 (s1), pp.54-69. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2017.1320237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive and experimental method to assess bitumen emulsion wetting on mineral substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layella Ziyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 489, pp.322-335. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Behaviour of Ethylene-Vinyl-Acetate [EVA] Modified Road Bitumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Dekhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kkedidja Ait Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Si Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (15), pp.444-455. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3923/jas.2015.444.455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic properties of asphalt concrete using micromechanical self-consistent model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Y. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (15), pp. 272-285. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acme.2014.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the distribution of local pressures and the real contact area between the tyre and the road surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Kerzreho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pavement Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (9), pp. 832-841. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10298436.2014.961021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre structure interne et performances mécaniques de la grave-bitume GB5®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Olard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 925, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du compacteur de plaques MLPC - reproduction de la texture routière en laboratoire&amp;quot; dispositif RETEX&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pilniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoine Dik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 927, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure chimique des bitumes pétroliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical reactivity of mineral aggregates in aqueous solution: relationship with bitumen emulsion breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layella Ziyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Deneele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (6), pp.2465-2476. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-013-7938-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation subite des enrobés bitumineux par période de gel/dégel : Analyse de cas de terrain et recherche exploratoire en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vulcano Greullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 279, pp 47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical analysis of a mixed mode debonding test for composite pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, p.1076-1087, fig., graphiques, ill. en couleurs, bibliogr. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site instrumenté sur l'autoroute A75: Impact des conditions climatiques sur les infrastructures routières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Kerzreho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 907-908, pp.80-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitumen healing investigation using a specific fracture test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Such</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (EATA), pp.45-63. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2004.9689987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of accelerating and decelerating tramway loads on bituminous pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis St Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Vulturescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (9), pp 1257-1269. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-009-9577-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une solution innovante en technique routière : «Les micro-enduits» pour couches de roulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Le Turdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale des routes et des aérodromes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 885, pp 31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying expansion effects induced by FreezeThaw cycles in partially water saturated bituminous mix : Laboratory Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp 443-457. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rmpd.11hs.443-457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of crack initiation and growth in thin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp 39-61. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RMPD.10.39-61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory evaluation of the resistance to tangential forces of road surfacing materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Avril-Mai-Juin (267), pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais préliminaires d'un enduit hydraulique pour couche de roulement à longue durée de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Liaison des Laboratoires des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 258-259, pp 121-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du bitume en film mince au pseudo-contact entre deux granulats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 242, pp 3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of (visco)-plastic behavior of wood under moisture change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (2), pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VACUUM DRYING OF OAKWOOD :MOISTURE STRAINS AND DRYING PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Basilico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 15 (9), pp.2281-2302. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373939708917362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational aspects of large elastoplastic deformations in the presence of anisotropy and plastic spin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Dafalias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 105 (2), pp.151-180. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-7825(93)90121-D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on the accuracy of stress-point algorithms for anisotropic elastic-plastic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Dafalias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 98 (3), pp.399-409. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-7825(92)90005-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Self-Healing of Asphalt Pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greet Leegwater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Tabaković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orazio Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Baaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crack-Healing of Asphalt Pavement Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5 - 31, 2025, RILEM State-of-the-Art Reports, 978-3-031-99443-2. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-99443-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of Seasonal Temperature Changes in the French Pavement Design Method : Chapter 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ktari Rahma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saint Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Evaluation and Climate Change Adaptation of Civil Engineering Infrastructures and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JOHN WILEY & SONS LTD, pp. 1-55, 2019, 9781119671428. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119671428.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Climate Adaptation into Pavement Engineering: Methods, Materials, and Structural Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference Climate Change Resilient Transportation Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure des Travaux Publics, Nov 2025, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Evaluation of Strain Distribution in Asphalt Material Under Moving Loads of the French Wheel Tracking Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Quezada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chazallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Asphalt Pavements ISAP2024 Montreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montréal, Canada. pp.243-248, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67252-1_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bitume dans le contexte du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres bitume 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurobitume, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du platooning sur l'orniérage des chaussées bitumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27è Congrès Mondial de la Route</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPCR, Oct 2023, Prague, République tchèque. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la réponse mécanique des couches de surface de chaussées bitumineuses pour différentes conditions d'interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Génie Civil 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUGC, May 2023, Saclay (92), France. pp.467-476, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.41.1.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture in viscoelasticity: comparison of a phase field and a lip field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajasekar Gopalsamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevaugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational Modeling of Fracture and Failure of Materials and Structure (CFRAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech Technical University, Jun 2023, Prague, Czech Republic. pp.232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lip-field approach for modeling strain softening in viscoelastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajasekar Gopalsamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevaugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the mechanical response of bituminous pavement surface layer with and without tack coat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena (TRA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Nov 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terms and Definitions on Crack-Healing and Restoration of Mechanical Properties in Bituminous Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greet Leegwater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Taboković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orazio Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Baaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Bituminous Materials (RILEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.47-53, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Methods to Assess Healing Potential of Bituminous Binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orazio Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Baaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canestrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Bituminous Materials (RILEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM, Jun 2020, Lyon ( virtual ), France. pp.55-62, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue life predictions for a European pavement test section subjected to individual and platoon truck configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Salgado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transportation Research Board, Jan 2022, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Model to Predict the Thermo-Viscoelastic Behaviour of Asphalt Concrete for Electric Road System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talita de Freitas Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM International Symposium on Bituminous Materials (ISBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM, Dec 2020, Lyon, France. pp.135-141, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Platooning action on asphalt pavement : Monitoring on site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Baudru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the Bearing Capacity of Roads, Railways and Airfields, BCRRA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Trondheim, Jun 2022, Trondheim, Norway. pp.390-400, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003222897-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Truck Platoon Wander Patterns Based on Thermo-Viscoelastic Simulations to Mitigate the Damage Effects on Road Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Accelerated Pavement Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, NANTES, France. pp. 100-107, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55236-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of two-point and four-point bending fatigue tests on asphalt mix using intrinsic material parameters calibrated from Digital Image Correlation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibishola Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBM 2020, RILEM International Symposium on Bituminous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the durability of asphalt mixtures with hydrated lime: Field results from recent French sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pibis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samyr El Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM International Symposium on Bituminous Materials, ISBM Lyon 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, LYON, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ageing kinetics on the rheological properties of bituminous binders and mixes: experimental study and multi-scale modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sâannibè Ciryle Some</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM International Symposium on Bituminous Materials, ISBM Lyon 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, LYON, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du climat sur la performance des chaussées : résultats récents obtenus sur les matériaux et les structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International i3C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Québec, Canada, Nov 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fatigue resistance and healing potential of bituminous mixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Crack-Healing of Asphalt Pavement Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The College of Metropolitan Transportation Beijing University of Technology, Dec 2019, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to understanding the thermo-mechanical behavior of partially saturated asphalt concrete under freezing condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Petersen Asphalt Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Western Research Institute, Jul 2019, Laramie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Ravelling Test for Asphalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Nicholls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mookhoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Meinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ICONFBMP, Proceedings of the 7th International Conference : Bituminous Mixtures and Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessalonique, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875468v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique du comportement de l'enrobé bitumineux partiellement saturé en eau à température variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van, Thang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chupin Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing and modeling the behavior of water saturated asphalt concrete under freezing conditions in relation to pavement damaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the Bearing Capacity of Roads, Railways and Airfields (BCRRA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCRA, Jun 2017, Athens, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GB5® Mix Design: A New Approach for Aggregate Grading Optimization for Heavy Duty Flexible Pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Olard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th RILEM International Conference on Mechanisms of Cracking and Debonding in Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM, Jun 2016, Nantes, France. pp.17-23, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0867-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-mode debonding approach to evaluate water sensibility in bi-layer composite pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference on Mechanisms of Cracking and Debonding in Pavements (MCD2016). Chabot A., Buttlar W.G., Dave E.V., Petit C., Tebaldi G. (Eds), RILEM bookseries, vol. 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. pp.613-618, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0867-6_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des techniques routières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-Algérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Business-France et sous l’égide de la mission économique de l’Ambassade de France, Nov 2016, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ageing on Warm Mix Asphalts with High Rates of Reclaimed Asphalt Pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Perez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela de Mesquita Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Rilem International Conference on Mechanisms of Cracking and Debonding in Pavements (MCD2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, NANTES, France. 4p, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-0.24-0867-6_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492633v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The properties of asphalt at low temperature: Some innovations from binders modified by polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Strasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Olten, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability analysis of different warm mix asphalt containing reclaimed asphalt pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Perez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme Congrès mondial de la route</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, SEOUL, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des matériaux bitumineux économes en énergie et en ressources naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Séminaire International sur les Routes et les Matériaux routiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université USTHB - Département génie civil, Oct 2015, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longue durée de vie des chaussées et exploitation durable des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Strasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Olten, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mineralogical approach of the interactions between bitumen, clay and water in hot mix asphalt (HMA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Descantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International RILEM SIB Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, ANCONE, Italy. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of energy release rate for amixed-mode debonding test for “composite” pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on defect and Material Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, France. 2p, graphiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomena occurring at the bitumen /Water and the bitumen/Mineral substrate interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layella Ziyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Complex Fluids: Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European perspective of asphalt mastic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Asphalt Mastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Wisconsin, TU Delft, Royal Institute of Technology, Jun 2012, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehension of the bitumen. Water and the bitumen. Mineral substrate interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layella Ziyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Entretiens du Centre Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revêtements de surface à longue durée de vie pour route à forte circulation (Life Surfaces for Busy Roads)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Route</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSTTAR en partenariat avec l'IDRRIM, Feb 2012, Nantes (Cité des Congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the introduction of reclaimed asphalt 'RA' on the properties of cold mixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layella Ziyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Asphalt Pavement and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Fortaleza, Brazil. 12p., ill., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A four-point bending test for the bonding evaluation of composite pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Rilem International Conference on Cracking in Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Delft, Netherlands. pp.51-60, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4566-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses mécaniques d’une structure bi-couches délaminantes par flexion 4 points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WMA a new coating method to give the same performances as HMA, but with low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "Reducing Carbon Footprint in Road Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIARC, Feb 2011, New Dehli/India, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement à la rupture du bitume en film mince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Nam Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la distribution des pressions locales de contact entre un pneumatique et un revêtement routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cementitious Long-Life Wearing Course to Reduce Frequency of Maintenance Works on High-Traffic Roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Henrichsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la rupture d'un film de bitume par la méthode des éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact problem between rubber and road texture: determination of pressure and contact area distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMECH, Aug 2006, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la corrélation d'images pour déterminer les paramètres élastiques d'un enrobé bitumeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Mecamat / Ecole de Mécanique des Matériaux "Approches multiéchelles en mécanique des matériaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des paramètres élastiques d'un enrobé bitumineux à partir d'un essai structurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque "Nouveaux Moyens Optiques pour l'Industrie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique du contact gomme-revêtement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de mécanique, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of moisture damage of hot mix asphalt using complex modulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouardo Castaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Such</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Eurasphalt &amp; Eurobitume Congress Vienna 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Asphalt Pavement Association, May 2004, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la structure interne des matériaux routiers par analyse d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Bertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Sciences de l’Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Central des Ponts et Chaussées, Sep 2003, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode expérimentale pour l’étude de la fissuration et de l’auto-réparation des liants bitumineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Sep 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of fracture and healing of bitumen at pseudo-contact of two aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Asphalt Pavements 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Asphalt Pavements, Aug 2002, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical model for the prediction of the tire/road friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tan Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCRA 6th International Conference on the Bearing Capacity of Roads, Railways and Airfields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Portugal. 10p, schémas, graphiques, ill., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-consistent estimate of bituminous mixes complex modulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Eurasphalt &amp; Eurobitume Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Bitumen Association, Sep 2000, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology to follow evolution of texture under repetitive loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Eurasphalt &amp; Eurobitume Congress Barcelona 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurobitume &amp; Euroasphalt, Sep 2000, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of binder properties using SHRP direct tensile test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sauger-Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Such</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobitume Workshop 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Bitumen Association, May 1999, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology to follow evolution of macro texture in laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Tschepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on Asphalt Pavements for Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAPSA, Aug 1999, Victoria Falls, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage du bois de chêne sous vide par contact, humidité, contraintes internes et processus de séchage sur un séchoir expérimental et sur un séchoir industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Basilico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune SFT-AFSIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française Thermique, Jan 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la vitesse de rotation plastique sur l’évolution des directions d’orthotropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Universitaire de Mécanique, Sep 1995, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement du bois soumis à des gradients évolutifs d’humidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ème Colloque annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie, Sep 1995, Bordeaux (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précision des algorithmes de calcul de la contrainte en mécanique non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès National d’Analyse Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Mathématiques Appliquées et Industrielles, May 1995, Super Besse, Puy-de-Dôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of frost/thaw effects on bituminous mixes under wet conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Asphalt Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2014, Asphalt Pavement : Proceedings of the International conference on Asphalt Pavements (Raleigh, North Carolina, USA, 1-5 june 2014), 978-1-138-02693-3. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie pour une meilleure compréhension des relations entre la microstructure des matériaux de chaussées et leurs performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-échelle dans l'étude de la durabilité des matériaux de chaussées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux et structures en mécanique [physics.class-ph]. Université Nantes Angers Le Mans, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00961957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et procédé permettant la mesure de phénomènes tribologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Merliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marie Cottineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 01 806 573. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction Issues, Economic Aspects and Risk Assessment. In : Long life surface for busy roads, chapitre 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vulcano Greullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Herrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ORGANISATION FOR ECONOMIC COOPERATION AND DEVELOPMENT (OECD), pp 133-144, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId338"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ferhat Hammoum </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation and Multiscale Modeling of Stiffness Modulus and Creep-Recovery Behavior in Aged and Micro-Cracked Bituminous Mixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciryle Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Achchoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 515 (145595), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2026.145595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better rheological investigation of the oxidative aging of bituminous mixes: Frequency versus time characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Achchoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sâannibè Ciryle Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2025.2473964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Between Binder Properties and Mix Properties: Results Based on French Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Circular</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, E-C303, pp.31-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced discrete element analysis of tyre – pavement interactions on textured bituminous surfaces based on the French wheel tracking test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Quezada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dexin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chazallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22p. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2025.2482882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitumen and mastic local rupture test modelling with DEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Quezada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chazallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (4), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2024.2384656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and modelling of low-temperature fracture properties of asphalt binders in thin film by means of the local fracture test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orazio Baglieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.375-391. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2023.2207697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different platoon configurations on strains and fatigue performance of flexible pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2023.2192814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Fatigue Cracking in Asphalt Materials Based on the Paris Law with an Initialization Term—Calibration from Notched and Unnotched Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibishola Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Testing and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (4), pp.20220467. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/JTE20220467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truck Platooning Action on Asphalt Pavements: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.3746-3753. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the influence of interface bonding condition on mechanical responses of bituminous pavement surface layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.100211. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.treng.2023.100211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational approach to viscoelastic fracture: comparison of a phase-field and a lip-field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajasekar Gopalsamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevaugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 244 (1-2), pp.163-185. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-023-00725-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue Life Predictions for a European Pavement Test Section Subjected to Individual and Platoon Truck Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2676 (4), pp. 746-762. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981211065430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude franco-québécoise sur les EPS en hiver. I- Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Shiferaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the response of an instrumented pavement section under individual and platoon truck loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pavement Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10298436.2022.2028145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude franco-québécoise sur les EPS en hiver. II - Essais de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Shiferaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermo-oxidative ageing on the rheological properties of bituminous binders and mixes: Experimental study and multi-scale modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saannibe Ciryle Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 344, pp.128260. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of truck platooning action on asphalt pavement: a parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pavement Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10298436.2022.2103700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude franco-québécoise sur les EPS en hiver. III - Expérience à l’échelle 1 en hall d’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Shiferaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the durability of asphalt mixtures with hydrated lime: Field results from highway A84</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (11), pp.e00551. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of climate on asphalt pavement performance using two mechanistic-empirical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Ktari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saint-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pavement Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10298436.2020.1806276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of partially saturated asphalt specimens subjected to frost - towards an explanation of winter potholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Thang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pavement Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp. 1-13. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10298436.2020.1843036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des infrastructures routières et aéroportuaires algériennes : un jumelage réussi avec l’union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Gaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Houari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modeling of the behavior of partially saturated asphalt concrete under freezing condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Thang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.169-178. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of bio-materials' rejuvenating effect on binders for high-reclaimed asphalt content mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Jimenez del Barco-Carrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Perez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Themeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Lo Presti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiales de construccion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (327), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/mc.2017.04516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing evolution of foamed warm mix asphalt combined with reclaimed asphalt pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Perez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiales de construccion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (327), 14p. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/mc.2017.04716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4pt Bending Bond Test Approach to Evaluate Water Effect in a Composite Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mechanisms of Cracking and Debonding in Pavements: debonding mechanisms in various interfaces between layers, 21 (s1), pp.54-69. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2017.1320237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés viscoélastiques des enrobés bitumineux Approches micromécaniques et expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeb Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Eddhahak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Néji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1-2), pp.165-176. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.2017.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive and experimental method to assess bitumen emulsion wetting on mineral substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layella Ziyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 489, pp.322-335. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Behaviour of Ethylene-Vinyl-Acetate [EVA] Modified Road Bitumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Dekhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kkedidja Ait Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Si Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (15), pp.444-455. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3923/jas.2015.444.455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic properties of asphalt concrete using micromechanical self-consistent model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Y. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (15), pp. 272-285. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acme.2014.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the distribution of local pressures and the real contact area between the tyre and the road surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Kerzreho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pavement Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (9), pp. 832-841. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10298436.2014.961021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre structure interne et performances mécaniques de la grave-bitume GB5®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Olard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 925, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du compacteur de plaques MLPC - reproduction de la texture routière en laboratoire&amp;quot; dispositif RETEX&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pilniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoine Dik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 927, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure chimique des bitumes pétroliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical reactivity of mineral aggregates in aqueous solution: relationship with bitumen emulsion breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layella Ziyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Deneele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (6), pp.2465-2476. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-013-7938-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation subite des enrobés bitumineux par période de gel/dégel : Analyse de cas de terrain et recherche exploratoire en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vulcano Greullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 279, pp 47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical analysis of a mixed mode debonding test for composite pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, p.1076-1087, fig., graphiques, ill. en couleurs, bibliogr. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site instrumenté sur l'autoroute A75: Impact des conditions climatiques sur les infrastructures routières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Kerzreho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 907-908, pp.80-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitumen healing investigation using a specific fracture test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Such</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (EATA), pp.45-63. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2004.9689987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of accelerating and decelerating tramway loads on bituminous pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis St Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Vulturescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (9), pp 1257-1269. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-009-9577-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une solution innovante en technique routière : «Les micro-enduits» pour couches de roulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Le Turdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale des routes et des aérodromes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 885, pp 31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying expansion effects induced by FreezeThaw cycles in partially water saturated bituminous mix : Laboratory Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp 443-457. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rmpd.11hs.443-457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of crack initiation and growth in thin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp 39-61. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RMPD.10.39-61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory evaluation of the resistance to tangential forces of road surfacing materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Avril-Mai-Juin (267), pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais préliminaires d'un enduit hydraulique pour couche de roulement à longue durée de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Liaison des Laboratoires des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 258-259, pp 121-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du bitume en film mince au pseudo-contact entre deux granulats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 242, pp 3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of (visco)-plastic behavior of wood under moisture change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (2), pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VACUUM DRYING OF OAKWOOD :MOISTURE STRAINS AND DRYING PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Basilico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 15 (9), pp.2281-2302. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373939708917362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational aspects of large elastoplastic deformations in the presence of anisotropy and plastic spin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Dafalias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 105 (2), pp.151-180. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-7825(93)90121-D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on the accuracy of stress-point algorithms for anisotropic elastic-plastic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Dafalias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 98 (3), pp.399-409. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-7825(92)90005-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Self-Healing of Asphalt Pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greet Leegwater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Tabaković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orazio Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Baaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crack-Healing of Asphalt Pavement Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5 - 31, 2025, RILEM State-of-the-Art Reports, 978-3-031-99443-2. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-99443-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of Seasonal Temperature Changes in the French Pavement Design Method : Chapter 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ktari Rahma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saint Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Evaluation and Climate Change Adaptation of Civil Engineering Infrastructures and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JOHN WILEY & SONS LTD, pp. 1-55, 2019, 9781119671428. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119671428.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Climate Adaptation into Pavement Engineering: Methods, Materials, and Structural Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference Climate Change Resilient Transportation Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure des Travaux Publics, Nov 2025, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Evaluation of Strain Distribution in Asphalt Material Under Moving Loads of the French Wheel Tracking Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Quezada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chazallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Asphalt Pavements ISAP2024 Montreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montréal, Canada. pp.243-248, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67252-1_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du platooning sur l'orniérage des chaussées bitumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27è Congrès Mondial de la Route</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPCR, Oct 2023, Prague, République tchèque. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bitume dans le contexte du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres bitume 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurobitume, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la réponse mécanique des couches de surface de chaussées bitumineuses pour différentes conditions d'interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Génie Civil 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUGC, May 2023, Saclay (92), France. pp.467-476, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.41.1.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture in viscoelasticity: comparison of a phase field and a lip field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajasekar Gopalsamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevaugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational Modeling of Fracture and Failure of Materials and Structure (CFRAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech Technical University, Jun 2023, Prague, Czech Republic. pp.232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lip-field approach for modeling strain softening in viscoelastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajasekar Gopalsamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevaugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the mechanical response of bituminous pavement surface layer with and without tack coat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena (TRA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Nov 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terms and Definitions on Crack-Healing and Restoration of Mechanical Properties in Bituminous Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greet Leegwater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Taboković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orazio Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Baaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Bituminous Materials (RILEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.47-53, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Methods to Assess Healing Potential of Bituminous Binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orazio Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Baaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canestrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Bituminous Materials (RILEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM, Jun 2020, Lyon ( virtual ), France. pp.55-62, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue life predictions for a European pavement test section subjected to individual and platoon truck configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Salgado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transportation Research Board, Jan 2022, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Model to Predict the Thermo-Viscoelastic Behaviour of Asphalt Concrete for Electric Road System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talita de Freitas Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM International Symposium on Bituminous Materials (ISBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM, Dec 2020, Lyon, France. pp.135-141, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Platooning action on asphalt pavement : Monitoring on site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Baudru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the Bearing Capacity of Roads, Railways and Airfields, BCRRA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Trondheim, Jun 2022, Trondheim, Norway. pp.390-400, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003222897-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of two-point and four-point bending fatigue tests on asphalt mix using intrinsic material parameters calibrated from Digital Image Correlation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibishola Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBM 2020, RILEM International Symposium on Bituminous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the durability of asphalt mixtures with hydrated lime: Field results from recent French sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pibis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samyr El Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM International Symposium on Bituminous Materials, ISBM Lyon 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, LYON, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Truck Platoon Wander Patterns Based on Thermo-Viscoelastic Simulations to Mitigate the Damage Effects on Road Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Accelerated Pavement Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, NANTES, France. pp. 100-107, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55236-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ageing kinetics on the rheological properties of bituminous binders and mixes: experimental study and multi-scale modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sâannibè Ciryle Some</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM International Symposium on Bituminous Materials, ISBM Lyon 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, LYON, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du climat sur la performance des chaussées : résultats récents obtenus sur les matériaux et les structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International i3C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Québec, Canada, Nov 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fatigue resistance and healing potential of bituminous mixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Crack-Healing of Asphalt Pavement Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The College of Metropolitan Transportation Beijing University of Technology, Dec 2019, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to understanding the thermo-mechanical behavior of partially saturated asphalt concrete under freezing condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Petersen Asphalt Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Western Research Institute, Jul 2019, Laramie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Ravelling Test for Asphalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Nicholls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mookhoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Meinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ICONFBMP, Proceedings of the 7th International Conference : Bituminous Mixtures and Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessalonique, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875468v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique du comportement de l'enrobé bitumineux partiellement saturé en eau à température variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van, Thang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chupin Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing and modeling the behavior of water saturated asphalt concrete under freezing conditions in relation to pavement damaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the Bearing Capacity of Roads, Railways and Airfields (BCRRA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCRA, Jun 2017, Athens, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des techniques routières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-Algérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Business-France et sous l’égide de la mission économique de l’Ambassade de France, Nov 2016, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GB5® Mix Design: A New Approach for Aggregate Grading Optimization for Heavy Duty Flexible Pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Olard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th RILEM International Conference on Mechanisms of Cracking and Debonding in Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM, Jun 2016, Nantes, France. pp.17-23, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0867-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-mode debonding approach to evaluate water sensibility in bi-layer composite pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference on Mechanisms of Cracking and Debonding in Pavements (MCD2016). Chabot A., Buttlar W.G., Dave E.V., Petit C., Tebaldi G. (Eds), RILEM bookseries, vol. 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. pp.613-618, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0867-6_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ageing on Warm Mix Asphalts with High Rates of Reclaimed Asphalt Pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Perez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela de Mesquita Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Rilem International Conference on Mechanisms of Cracking and Debonding in Pavements (MCD2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, NANTES, France. 4p, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-0.24-0867-6_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492633v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The properties of asphalt at low temperature: Some innovations from binders modified by polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Strasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Olten, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability analysis of different warm mix asphalt containing reclaimed asphalt pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Perez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme Congrès mondial de la route</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, SEOUL, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des matériaux bitumineux économes en énergie et en ressources naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Séminaire International sur les Routes et les Matériaux routiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université USTHB - Département génie civil, Oct 2015, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longue durée de vie des chaussées et exploitation durable des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Strasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Olten, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mineralogical approach of the interactions between bitumen, clay and water in hot mix asphalt (HMA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Descantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International RILEM SIB Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, ANCONE, Italy. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of energy release rate for amixed-mode debonding test for “composite” pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on defect and Material Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, France. 2p, graphiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomena occurring at the bitumen /Water and the bitumen/Mineral substrate interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layella Ziyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Complex Fluids: Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European perspective of asphalt mastic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Asphalt Mastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Wisconsin, TU Delft, Royal Institute of Technology, Jun 2012, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehension of the bitumen. Water and the bitumen. Mineral substrate interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layella Ziyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Entretiens du Centre Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revêtements de surface à longue durée de vie pour route à forte circulation (Life Surfaces for Busy Roads)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Route</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSTTAR en partenariat avec l'IDRRIM, Feb 2012, Nantes (Cité des Congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the introduction of reclaimed asphalt 'RA' on the properties of cold mixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layella Ziyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Asphalt Pavement and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Fortaleza, Brazil. 12p., ill., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A four-point bending test for the bonding evaluation of composite pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Rilem International Conference on Cracking in Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Delft, Netherlands. pp.51-60, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4566-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses mécaniques d’une structure bi-couches délaminantes par flexion 4 points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WMA a new coating method to give the same performances as HMA, but with low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "Reducing Carbon Footprint in Road Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIARC, Feb 2011, New Dehli/India, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement à la rupture du bitume en film mince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Nam Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la distribution des pressions locales de contact entre un pneumatique et un revêtement routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cementitious Long-Life Wearing Course to Reduce Frequency of Maintenance Works on High-Traffic Roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Henrichsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la rupture d'un film de bitume par la méthode des éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact problem between rubber and road texture: determination of pressure and contact area distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMECH, Aug 2006, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la corrélation d'images pour déterminer les paramètres élastiques d'un enrobé bitumeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Mecamat / Ecole de Mécanique des Matériaux "Approches multiéchelles en mécanique des matériaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des paramètres élastiques d'un enrobé bitumineux à partir d'un essai structurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque "Nouveaux Moyens Optiques pour l'Industrie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique du contact gomme-revêtement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de mécanique, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of moisture damage of hot mix asphalt using complex modulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouardo Castaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Such</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Eurasphalt &amp; Eurobitume Congress Vienna 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Asphalt Pavement Association, May 2004, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la structure interne des matériaux routiers par analyse d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Bertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Sciences de l’Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Central des Ponts et Chaussées, Sep 2003, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode expérimentale pour l’étude de la fissuration et de l’auto-réparation des liants bitumineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Sep 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of fracture and healing of bitumen at pseudo-contact of two aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Asphalt Pavements 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Asphalt Pavements, Aug 2002, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical model for the prediction of the tire/road friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tan Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCRA 6th International Conference on the Bearing Capacity of Roads, Railways and Airfields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Portugal. 10p, schémas, graphiques, ill., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-consistent estimate of bituminous mixes complex modulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Eurasphalt &amp; Eurobitume Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Bitumen Association, Sep 2000, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology to follow evolution of texture under repetitive loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Eurasphalt &amp; Eurobitume Congress Barcelona 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurobitume &amp; Euroasphalt, Sep 2000, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of binder properties using SHRP direct tensile test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sauger-Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Such</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobitume Workshop 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Bitumen Association, May 1999, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology to follow evolution of macro texture in laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Tschepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on Asphalt Pavements for Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAPSA, Aug 1999, Victoria Falls, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage du bois de chêne sous vide par contact, humidité, contraintes internes et processus de séchage sur un séchoir expérimental et sur un séchoir industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Basilico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune SFT-AFSIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française Thermique, Jan 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la vitesse de rotation plastique sur l’évolution des directions d’orthotropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Universitaire de Mécanique, Sep 1995, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement du bois soumis à des gradients évolutifs d’humidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ème Colloque annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie, Sep 1995, Bordeaux (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précision des algorithmes de calcul de la contrainte en mécanique non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès National d’Analyse Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Mathématiques Appliquées et Industrielles, May 1995, Super Besse, Puy-de-Dôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of frost/thaw effects on bituminous mixes under wet conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Asphalt Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2014, Asphalt Pavement : Proceedings of the International conference on Asphalt Pavements (Raleigh, North Carolina, USA, 1-5 june 2014), 978-1-138-02693-3. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie pour une meilleure compréhension des relations entre la microstructure des matériaux de chaussées et leurs performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-échelle dans l'étude de la durabilité des matériaux de chaussées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux et structures en mécanique [physics.class-ph]. Université Nantes Angers Le Mans, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00961957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et procédé permettant la mesure de phénomènes tribologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Merliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marie Cottineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 01 806 573. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction Issues, Economic Aspects and Risk Assessment. In : Long life surface for busy roads, chapitre 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vulcano Greullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Herrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ORGANISATION FOR ECONOMIC COOPERATION AND DEVELOPMENT (OECD), pp 133-144, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId338"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05506627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciryle Som&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Achchoubi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hammoum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145595" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;annib&#232; Ciryle Som&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2025.2473964" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012160v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Quezada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hammoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexin Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chazallon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2025.2482882" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2024.2384656" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Tozzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orazio Baglieri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2207697" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Leiva-Padilla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Salgado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2192814" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibishola Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marsac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20220467" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mateos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.515" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04318236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekar Gopalsamy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00725-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Al Bacha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2023.100211" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981211065430" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658316v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trichet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2022.2028145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Bilodeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Shiferaw" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711012v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saannibe Ciryle Som&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128260" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04313069v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2022.2103700" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327620v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ruat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;tais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00551" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165068v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Vu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2020.1843036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942289v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ktari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2020.1806276" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Hamlat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gaillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731346v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jimenez del Barco-Carrion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Perez Martinez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Themeli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Lo Presti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2017.04516" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Cherif" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Eddhahak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gabet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel N&#233;ji" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.2017.00012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2017.04716" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Chabot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitou Hun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1320237" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layella Ziyani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ferber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.11.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Dekhli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kkedidja Ait Mokhtar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Si Bachir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/jas.2015.444.455" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Alam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2014.02.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731371v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Kerzreho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2014.961021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459829v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boujard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilniere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boutet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoine Dik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968578v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7938-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850949v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mauduit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauduit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vulcano Greullet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845901v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.11.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460108v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venries" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kerzreho" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de La Roche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Such" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2004.9689987" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis St Laurent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cholet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vulturescu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-009-9577-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SXHQG59J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549848v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delalande" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Le Turdu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593864v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ludwig" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmpd.11hs.443-457" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403487v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Nam Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ehrlacher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RMPD.10.39-61" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364249v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stefani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Larrard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garcin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Travers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356835v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audebert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355613v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Temmar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basilico" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939708917362" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355539v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammoum" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Dafalias" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(93)90121-D" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXWV8P23-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355511v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(92)90005-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJBMW71S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05516350v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greet Leegwater" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Tabakovi&#263;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Baaj" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-99443-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99443-2_2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875254v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ktari Rahma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint Laurent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119671428.ch1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05520990v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920169v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67252-1_41" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426706v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454027v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370216v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.46" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426994v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280146v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452725v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362976v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Tabokovi&#263;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362996v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canestrari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452252v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04337486v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita de Freitas Alves" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Simonin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_17" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452386v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Baudru" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003222897-36" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942266v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_11" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098211v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165056v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pibis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samyr El Bedoui" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164988v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;annib&#232; Ciryle Some" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Barthelemy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420181v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426694v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420242v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875468v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Nicholls" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schoen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D van Vliet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mookhoek" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meinen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465718v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van, Thang Vu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chupin Olivier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366299v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thang Vu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leconte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420092v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0867-6_3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338327v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0867-6_86" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420193v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492633v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela de Mesquita Lopes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-0.24-0867-6_86" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426761v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206663v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lopes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426790v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420212v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215246v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wei Chen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Descantes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858771v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849462v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ferber" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426733v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849460v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426947v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849463v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845902v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4566-7_6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6AC52E5711D92448B727B3A1F15E8C90FACC99D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845906v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426801v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905764v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Nguyen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391232v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595683v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chandler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Christensen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Henrichsen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365682v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398561v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019270v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cuisinier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022516v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamlat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398586v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359975v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Castaneda" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356810v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bertaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356792v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356770v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851394v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Do" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364138v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356715v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364202v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sauger-Vauthier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ollier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364122v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Tschepe" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364112v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Temmar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Basilico" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364153v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364101v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364097v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420158v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cregut" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joly" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liandrat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17219" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593862v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961957v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362757v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Merliot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421067v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Nielsen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Herrington" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Elliott" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05506627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciryle Som&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Achchoubi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hammoum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145595" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;annib&#232; Ciryle Som&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2025.2473964" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012160v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Quezada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hammoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexin Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chazallon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2025.2482882" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2024.2384656" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Tozzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orazio Baglieri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2207697" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Leiva-Padilla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Salgado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2192814" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibishola Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marsac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20220467" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mateos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.515" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Al Bacha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2023.100211" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04318236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekar Gopalsamy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00725-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981211065430" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Bilodeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Shiferaw" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658316v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trichet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2022.2028145" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711012v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saannibe Ciryle Som&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128260" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04313069v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2022.2103700" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327620v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ruat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;tais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00551" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ktari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2020.1806276" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165068v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Vu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2020.1843036" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Hamlat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gaillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731346v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jimenez del Barco-Carrion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Perez Martinez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Themeli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Lo Presti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2017.04516" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gabet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2017.04716" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Chabot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitou Hun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1320237" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547546v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Cherif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Eddhahak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel N&#233;ji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.2017.00012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layella Ziyani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ferber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.11.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Dekhli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kkedidja Ait Mokhtar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Si Bachir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/jas.2015.444.455" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Alam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2014.02.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731371v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Kerzreho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2014.961021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459829v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boujard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilniere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boutet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoine Dik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968578v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7938-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850949v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mauduit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauduit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vulcano Greullet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845901v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.11.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460108v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venries" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kerzreho" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de La Roche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Such" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2004.9689987" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis St Laurent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cholet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vulturescu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-009-9577-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SXHQG59J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549848v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delalande" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Le Turdu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593864v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ludwig" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmpd.11hs.443-457" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403487v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Nam Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ehrlacher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RMPD.10.39-61" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364249v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stefani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Larrard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garcin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Travers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356835v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audebert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355613v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Temmar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basilico" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939708917362" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355539v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammoum" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Dafalias" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(93)90121-D" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXWV8P23-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355511v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(92)90005-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJBMW71S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05516350v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greet Leegwater" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Tabakovi&#263;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Baaj" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-99443-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99443-2_2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875254v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ktari Rahma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint Laurent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119671428.ch1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05520990v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920169v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67252-1_41" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454027v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370216v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.46" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426994v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280146v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452725v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362976v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Tabokovi&#263;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362996v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canestrari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452252v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04337486v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita de Freitas Alves" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Simonin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_17" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452386v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Baudru" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003222897-36" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098211v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165056v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pibis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samyr El Bedoui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942266v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_11" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164988v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;annib&#232; Ciryle Some" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Barthelemy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420181v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426694v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420242v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875468v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Nicholls" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schoen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D van Vliet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mookhoek" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meinen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465718v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van, Thang Vu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chupin Olivier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366299v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thang Vu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leconte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420193v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420092v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0867-6_3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338327v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0867-6_86" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492633v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela de Mesquita Lopes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-0.24-0867-6_86" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426761v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206663v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lopes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426790v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420212v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215246v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wei Chen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Descantes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858771v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849462v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ferber" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426733v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849460v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426947v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849463v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845902v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4566-7_6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6AC52E5711D92448B727B3A1F15E8C90FACC99D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845906v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426801v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905764v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Nguyen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391232v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595683v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chandler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Christensen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Henrichsen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365682v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398561v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019270v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cuisinier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022516v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamlat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398586v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359975v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Castaneda" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356810v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bertaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356792v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356770v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851394v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Do" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364138v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356715v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364202v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sauger-Vauthier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ollier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364122v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Tschepe" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364112v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Temmar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Basilico" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364153v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364101v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364097v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420158v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cregut" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joly" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liandrat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17219" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593862v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961957v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362757v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Merliot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421067v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Nielsen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Herrington" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Elliott" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>