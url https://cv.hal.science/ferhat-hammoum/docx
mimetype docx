--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ferhat Hammoum </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation and Multiscale Modeling of Stiffness Modulus and Creep-Recovery Behavior in Aged and Micro-Cracked Bituminous Mixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciryle Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Achchoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 515 (145595), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2026.145595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better rheological investigation of the oxidative aging of bituminous mixes: Frequency versus time characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Achchoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sâannibè Ciryle Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2025.2473964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Between Binder Properties and Mix Properties: Results Based on French Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Circular</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, E-C303, pp.31-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced discrete element analysis of tyre – pavement interactions on textured bituminous surfaces based on the French wheel tracking test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Quezada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dexin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chazallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22p. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2025.2482882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitumen and mastic local rupture test modelling with DEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Quezada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chazallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (4), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2024.2384656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and modelling of low-temperature fracture properties of asphalt binders in thin film by means of the local fracture test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orazio Baglieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.375-391. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2023.2207697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different platoon configurations on strains and fatigue performance of flexible pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2023.2192814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Fatigue Cracking in Asphalt Materials Based on the Paris Law with an Initialization Term—Calibration from Notched and Unnotched Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibishola Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Testing and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (4), pp.20220467. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/JTE20220467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truck Platooning Action on Asphalt Pavements: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.3746-3753. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the influence of interface bonding condition on mechanical responses of bituminous pavement surface layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.100211. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.treng.2023.100211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational approach to viscoelastic fracture: comparison of a phase-field and a lip-field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajasekar Gopalsamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevaugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 244 (1-2), pp.163-185. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-023-00725-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue Life Predictions for a European Pavement Test Section Subjected to Individual and Platoon Truck Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2676 (4), pp. 746-762. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981211065430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude franco-québécoise sur les EPS en hiver. I- Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Shiferaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the response of an instrumented pavement section under individual and platoon truck loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pavement Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10298436.2022.2028145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude franco-québécoise sur les EPS en hiver. II - Essais de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Shiferaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermo-oxidative ageing on the rheological properties of bituminous binders and mixes: Experimental study and multi-scale modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saannibe Ciryle Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 344, pp.128260. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of truck platooning action on asphalt pavement: a parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pavement Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10298436.2022.2103700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude franco-québécoise sur les EPS en hiver. III - Expérience à l’échelle 1 en hall d’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Shiferaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the durability of asphalt mixtures with hydrated lime: Field results from highway A84</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (11), pp.e00551. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of climate on asphalt pavement performance using two mechanistic-empirical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Ktari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saint-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pavement Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10298436.2020.1806276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of partially saturated asphalt specimens subjected to frost - towards an explanation of winter potholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Thang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pavement Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp. 1-13. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10298436.2020.1843036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des infrastructures routières et aéroportuaires algériennes : un jumelage réussi avec l’union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Gaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Houari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modeling of the behavior of partially saturated asphalt concrete under freezing condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Thang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.169-178. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of bio-materials' rejuvenating effect on binders for high-reclaimed asphalt content mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Jimenez del Barco-Carrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Perez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Themeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Lo Presti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiales de construccion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (327), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/mc.2017.04516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing evolution of foamed warm mix asphalt combined with reclaimed asphalt pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Perez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiales de construccion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (327), 14p. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/mc.2017.04716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4pt Bending Bond Test Approach to Evaluate Water Effect in a Composite Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mechanisms of Cracking and Debonding in Pavements: debonding mechanisms in various interfaces between layers, 21 (s1), pp.54-69. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2017.1320237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés viscoélastiques des enrobés bitumineux Approches micromécaniques et expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeb Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Eddhahak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Néji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1-2), pp.165-176. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.2017.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive and experimental method to assess bitumen emulsion wetting on mineral substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layella Ziyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 489, pp.322-335. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Behaviour of Ethylene-Vinyl-Acetate [EVA] Modified Road Bitumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Dekhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kkedidja Ait Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Si Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (15), pp.444-455. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3923/jas.2015.444.455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic properties of asphalt concrete using micromechanical self-consistent model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Y. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (15), pp. 272-285. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acme.2014.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the distribution of local pressures and the real contact area between the tyre and the road surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Kerzreho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pavement Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (9), pp. 832-841. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10298436.2014.961021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre structure interne et performances mécaniques de la grave-bitume GB5®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Olard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 925, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du compacteur de plaques MLPC - reproduction de la texture routière en laboratoire&amp;quot; dispositif RETEX&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pilniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoine Dik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 927, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure chimique des bitumes pétroliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical reactivity of mineral aggregates in aqueous solution: relationship with bitumen emulsion breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layella Ziyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Deneele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (6), pp.2465-2476. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-013-7938-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation subite des enrobés bitumineux par période de gel/dégel : Analyse de cas de terrain et recherche exploratoire en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vulcano Greullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 279, pp 47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical analysis of a mixed mode debonding test for composite pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, p.1076-1087, fig., graphiques, ill. en couleurs, bibliogr. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site instrumenté sur l'autoroute A75: Impact des conditions climatiques sur les infrastructures routières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Kerzreho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 907-908, pp.80-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitumen healing investigation using a specific fracture test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Such</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (EATA), pp.45-63. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2004.9689987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of accelerating and decelerating tramway loads on bituminous pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis St Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Vulturescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (9), pp 1257-1269. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-009-9577-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une solution innovante en technique routière : «Les micro-enduits» pour couches de roulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Le Turdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale des routes et des aérodromes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 885, pp 31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying expansion effects induced by FreezeThaw cycles in partially water saturated bituminous mix : Laboratory Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp 443-457. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rmpd.11hs.443-457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of crack initiation and growth in thin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp 39-61. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RMPD.10.39-61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory evaluation of the resistance to tangential forces of road surfacing materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Avril-Mai-Juin (267), pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais préliminaires d'un enduit hydraulique pour couche de roulement à longue durée de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Liaison des Laboratoires des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 258-259, pp 121-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du bitume en film mince au pseudo-contact entre deux granulats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 242, pp 3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of (visco)-plastic behavior of wood under moisture change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (2), pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VACUUM DRYING OF OAKWOOD :MOISTURE STRAINS AND DRYING PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Basilico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 15 (9), pp.2281-2302. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373939708917362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational aspects of large elastoplastic deformations in the presence of anisotropy and plastic spin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Dafalias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 105 (2), pp.151-180. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-7825(93)90121-D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on the accuracy of stress-point algorithms for anisotropic elastic-plastic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Dafalias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 98 (3), pp.399-409. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-7825(92)90005-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Self-Healing of Asphalt Pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greet Leegwater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Tabaković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orazio Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Baaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crack-Healing of Asphalt Pavement Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5 - 31, 2025, RILEM State-of-the-Art Reports, 978-3-031-99443-2. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-99443-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of Seasonal Temperature Changes in the French Pavement Design Method : Chapter 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ktari Rahma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saint Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Evaluation and Climate Change Adaptation of Civil Engineering Infrastructures and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JOHN WILEY & SONS LTD, pp. 1-55, 2019, 9781119671428. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119671428.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Climate Adaptation into Pavement Engineering: Methods, Materials, and Structural Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference Climate Change Resilient Transportation Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure des Travaux Publics, Nov 2025, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Evaluation of Strain Distribution in Asphalt Material Under Moving Loads of the French Wheel Tracking Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Quezada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chazallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Asphalt Pavements ISAP2024 Montreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montréal, Canada. pp.243-248, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67252-1_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du platooning sur l'orniérage des chaussées bitumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27è Congrès Mondial de la Route</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPCR, Oct 2023, Prague, République tchèque. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bitume dans le contexte du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres bitume 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurobitume, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la réponse mécanique des couches de surface de chaussées bitumineuses pour différentes conditions d'interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Génie Civil 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUGC, May 2023, Saclay (92), France. pp.467-476, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.41.1.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture in viscoelasticity: comparison of a phase field and a lip field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajasekar Gopalsamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevaugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational Modeling of Fracture and Failure of Materials and Structure (CFRAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech Technical University, Jun 2023, Prague, Czech Republic. pp.232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lip-field approach for modeling strain softening in viscoelastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajasekar Gopalsamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevaugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the mechanical response of bituminous pavement surface layer with and without tack coat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena (TRA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Nov 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terms and Definitions on Crack-Healing and Restoration of Mechanical Properties in Bituminous Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greet Leegwater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Taboković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orazio Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Baaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Bituminous Materials (RILEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.47-53, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Methods to Assess Healing Potential of Bituminous Binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orazio Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Baaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canestrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Bituminous Materials (RILEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM, Jun 2020, Lyon ( virtual ), France. pp.55-62, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue life predictions for a European pavement test section subjected to individual and platoon truck configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Salgado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transportation Research Board, Jan 2022, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Model to Predict the Thermo-Viscoelastic Behaviour of Asphalt Concrete for Electric Road System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talita de Freitas Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM International Symposium on Bituminous Materials (ISBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM, Dec 2020, Lyon, France. pp.135-141, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Platooning action on asphalt pavement : Monitoring on site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Baudru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the Bearing Capacity of Roads, Railways and Airfields, BCRRA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Trondheim, Jun 2022, Trondheim, Norway. pp.390-400, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003222897-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of two-point and four-point bending fatigue tests on asphalt mix using intrinsic material parameters calibrated from Digital Image Correlation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibishola Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBM 2020, RILEM International Symposium on Bituminous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the durability of asphalt mixtures with hydrated lime: Field results from recent French sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pibis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samyr El Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM International Symposium on Bituminous Materials, ISBM Lyon 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, LYON, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Truck Platoon Wander Patterns Based on Thermo-Viscoelastic Simulations to Mitigate the Damage Effects on Road Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Accelerated Pavement Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, NANTES, France. pp. 100-107, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55236-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ageing kinetics on the rheological properties of bituminous binders and mixes: experimental study and multi-scale modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sâannibè Ciryle Some</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM International Symposium on Bituminous Materials, ISBM Lyon 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, LYON, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du climat sur la performance des chaussées : résultats récents obtenus sur les matériaux et les structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International i3C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Québec, Canada, Nov 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fatigue resistance and healing potential of bituminous mixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Crack-Healing of Asphalt Pavement Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The College of Metropolitan Transportation Beijing University of Technology, Dec 2019, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to understanding the thermo-mechanical behavior of partially saturated asphalt concrete under freezing condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Petersen Asphalt Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Western Research Institute, Jul 2019, Laramie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Ravelling Test for Asphalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Nicholls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mookhoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Meinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ICONFBMP, Proceedings of the 7th International Conference : Bituminous Mixtures and Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessalonique, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875468v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique du comportement de l'enrobé bitumineux partiellement saturé en eau à température variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van, Thang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chupin Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing and modeling the behavior of water saturated asphalt concrete under freezing conditions in relation to pavement damaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the Bearing Capacity of Roads, Railways and Airfields (BCRRA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCRA, Jun 2017, Athens, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des techniques routières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-Algérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Business-France et sous l’égide de la mission économique de l’Ambassade de France, Nov 2016, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GB5® Mix Design: A New Approach for Aggregate Grading Optimization for Heavy Duty Flexible Pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Olard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th RILEM International Conference on Mechanisms of Cracking and Debonding in Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM, Jun 2016, Nantes, France. pp.17-23, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0867-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-mode debonding approach to evaluate water sensibility in bi-layer composite pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference on Mechanisms of Cracking and Debonding in Pavements (MCD2016). Chabot A., Buttlar W.G., Dave E.V., Petit C., Tebaldi G. (Eds), RILEM bookseries, vol. 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. pp.613-618, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0867-6_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ageing on Warm Mix Asphalts with High Rates of Reclaimed Asphalt Pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Perez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela de Mesquita Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Rilem International Conference on Mechanisms of Cracking and Debonding in Pavements (MCD2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, NANTES, France. 4p, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-0.24-0867-6_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492633v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The properties of asphalt at low temperature: Some innovations from binders modified by polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Strasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Olten, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability analysis of different warm mix asphalt containing reclaimed asphalt pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Perez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme Congrès mondial de la route</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, SEOUL, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des matériaux bitumineux économes en énergie et en ressources naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Séminaire International sur les Routes et les Matériaux routiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université USTHB - Département génie civil, Oct 2015, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longue durée de vie des chaussées et exploitation durable des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Strasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Olten, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mineralogical approach of the interactions between bitumen, clay and water in hot mix asphalt (HMA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Descantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International RILEM SIB Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, ANCONE, Italy. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of energy release rate for amixed-mode debonding test for “composite” pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on defect and Material Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, France. 2p, graphiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomena occurring at the bitumen /Water and the bitumen/Mineral substrate interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layella Ziyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Complex Fluids: Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European perspective of asphalt mastic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Asphalt Mastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Wisconsin, TU Delft, Royal Institute of Technology, Jun 2012, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehension of the bitumen. Water and the bitumen. Mineral substrate interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layella Ziyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Entretiens du Centre Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revêtements de surface à longue durée de vie pour route à forte circulation (Life Surfaces for Busy Roads)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Route</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSTTAR en partenariat avec l'IDRRIM, Feb 2012, Nantes (Cité des Congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the introduction of reclaimed asphalt 'RA' on the properties of cold mixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layella Ziyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Asphalt Pavement and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Fortaleza, Brazil. 12p., ill., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A four-point bending test for the bonding evaluation of composite pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Rilem International Conference on Cracking in Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Delft, Netherlands. pp.51-60, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4566-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses mécaniques d’une structure bi-couches délaminantes par flexion 4 points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WMA a new coating method to give the same performances as HMA, but with low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "Reducing Carbon Footprint in Road Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIARC, Feb 2011, New Dehli/India, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement à la rupture du bitume en film mince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Nam Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la distribution des pressions locales de contact entre un pneumatique et un revêtement routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cementitious Long-Life Wearing Course to Reduce Frequency of Maintenance Works on High-Traffic Roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Henrichsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la rupture d'un film de bitume par la méthode des éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact problem between rubber and road texture: determination of pressure and contact area distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMECH, Aug 2006, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la corrélation d'images pour déterminer les paramètres élastiques d'un enrobé bitumeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Mecamat / Ecole de Mécanique des Matériaux "Approches multiéchelles en mécanique des matériaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des paramètres élastiques d'un enrobé bitumineux à partir d'un essai structurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque "Nouveaux Moyens Optiques pour l'Industrie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique du contact gomme-revêtement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de mécanique, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of moisture damage of hot mix asphalt using complex modulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouardo Castaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Such</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Eurasphalt &amp; Eurobitume Congress Vienna 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Asphalt Pavement Association, May 2004, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la structure interne des matériaux routiers par analyse d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Bertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Sciences de l’Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Central des Ponts et Chaussées, Sep 2003, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode expérimentale pour l’étude de la fissuration et de l’auto-réparation des liants bitumineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Sep 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of fracture and healing of bitumen at pseudo-contact of two aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Asphalt Pavements 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Asphalt Pavements, Aug 2002, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical model for the prediction of the tire/road friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tan Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCRA 6th International Conference on the Bearing Capacity of Roads, Railways and Airfields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Portugal. 10p, schémas, graphiques, ill., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-consistent estimate of bituminous mixes complex modulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Eurasphalt &amp; Eurobitume Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Bitumen Association, Sep 2000, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology to follow evolution of texture under repetitive loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Eurasphalt &amp; Eurobitume Congress Barcelona 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurobitume &amp; Euroasphalt, Sep 2000, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of binder properties using SHRP direct tensile test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sauger-Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Such</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobitume Workshop 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Bitumen Association, May 1999, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology to follow evolution of macro texture in laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Tschepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on Asphalt Pavements for Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAPSA, Aug 1999, Victoria Falls, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage du bois de chêne sous vide par contact, humidité, contraintes internes et processus de séchage sur un séchoir expérimental et sur un séchoir industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Basilico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune SFT-AFSIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française Thermique, Jan 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la vitesse de rotation plastique sur l’évolution des directions d’orthotropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Universitaire de Mécanique, Sep 1995, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement du bois soumis à des gradients évolutifs d’humidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ème Colloque annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie, Sep 1995, Bordeaux (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précision des algorithmes de calcul de la contrainte en mécanique non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès National d’Analyse Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Mathématiques Appliquées et Industrielles, May 1995, Super Besse, Puy-de-Dôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of frost/thaw effects on bituminous mixes under wet conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Asphalt Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2014, Asphalt Pavement : Proceedings of the International conference on Asphalt Pavements (Raleigh, North Carolina, USA, 1-5 june 2014), 978-1-138-02693-3. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie pour une meilleure compréhension des relations entre la microstructure des matériaux de chaussées et leurs performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-échelle dans l'étude de la durabilité des matériaux de chaussées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux et structures en mécanique [physics.class-ph]. Université Nantes Angers Le Mans, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00961957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et procédé permettant la mesure de phénomènes tribologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Merliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marie Cottineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 01 806 573. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction Issues, Economic Aspects and Risk Assessment. In : Long life surface for busy roads, chapitre 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vulcano Greullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Herrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ORGANISATION FOR ECONOMIC COOPERATION AND DEVELOPMENT (OECD), pp 133-144, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId338"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ferhat Hammoum </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation and Multiscale Modeling of Stiffness Modulus and Creep-Recovery Behavior in Aged and Micro-Cracked Bituminous Mixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciryle Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Achchoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 515 (145595), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2026.145595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better rheological investigation of the oxidative aging of bituminous mixes: Frequency versus time characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Achchoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sâannibè Ciryle Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2025.2473964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Between Binder Properties and Mix Properties: Results Based on French Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Circular</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, E-C303, pp.31-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced discrete element analysis of tyre – pavement interactions on textured bituminous surfaces based on the French wheel tracking test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Quezada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dexin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chazallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22p. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2025.2482882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitumen and mastic local rupture test modelling with DEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Quezada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chazallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (4), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2024.2384656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and modelling of low-temperature fracture properties of asphalt binders in thin film by means of the local fracture test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orazio Baglieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.375-391. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2023.2207697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different platoon configurations on strains and fatigue performance of flexible pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2023.2192814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Fatigue Cracking in Asphalt Materials Based on the Paris Law with an Initialization Term—Calibration from Notched and Unnotched Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibishola Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Testing and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (4), pp.20220467. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/JTE20220467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truck Platooning Action on Asphalt Pavements: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.3746-3753. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the influence of interface bonding condition on mechanical responses of bituminous pavement surface layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.100211. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.treng.2023.100211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational approach to viscoelastic fracture: comparison of a phase-field and a lip-field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajasekar Gopalsamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevaugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 244 (1-2), pp.163-185. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-023-00725-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue Life Predictions for a European Pavement Test Section Subjected to Individual and Platoon Truck Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2676 (4), pp. 746-762. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981211065430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude franco-québécoise sur les EPS en hiver. I- Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Shiferaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the response of an instrumented pavement section under individual and platoon truck loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pavement Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10298436.2022.2028145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude franco-québécoise sur les EPS en hiver. II - Essais de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Shiferaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermo-oxidative ageing on the rheological properties of bituminous binders and mixes: Experimental study and multi-scale modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saannibe Ciryle Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 344, pp.128260. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of truck platooning action on asphalt pavement: a parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pavement Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10298436.2022.2103700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude franco-québécoise sur les EPS en hiver. III - Expérience à l’échelle 1 en hall d’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Shiferaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the durability of asphalt mixtures with hydrated lime: Field results from highway A84</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (11), pp.e00551. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of climate on asphalt pavement performance using two mechanistic-empirical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Ktari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saint-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pavement Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10298436.2020.1806276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of partially saturated asphalt specimens subjected to frost - towards an explanation of winter potholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Thang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pavement Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp. 1-13. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10298436.2020.1843036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des infrastructures routières et aéroportuaires algériennes : un jumelage réussi avec l’union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Gaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Houari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modeling of the behavior of partially saturated asphalt concrete under freezing condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Thang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.169-178. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of bio-materials' rejuvenating effect on binders for high-reclaimed asphalt content mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Jimenez del Barco-Carrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Perez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Themeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Lo Presti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiales de construccion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (327), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/mc.2017.04516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés viscoélastiques des enrobés bitumineux Approches micromécaniques et expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeb Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Eddhahak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Néji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1-2), pp.165-176. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.2017.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing evolution of foamed warm mix asphalt combined with reclaimed asphalt pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Perez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiales de construccion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (327), 14p. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/mc.2017.04716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4pt Bending Bond Test Approach to Evaluate Water Effect in a Composite Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mechanisms of Cracking and Debonding in Pavements: debonding mechanisms in various interfaces between layers, 21 (s1), pp.54-69. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2017.1320237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive and experimental method to assess bitumen emulsion wetting on mineral substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layella Ziyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 489, pp.322-335. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Behaviour of Ethylene-Vinyl-Acetate [EVA] Modified Road Bitumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Dekhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kkedidja Ait Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Si Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (15), pp.444-455. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3923/jas.2015.444.455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic properties of asphalt concrete using micromechanical self-consistent model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Y. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (15), pp. 272-285. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acme.2014.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the distribution of local pressures and the real contact area between the tyre and the road surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Kerzreho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pavement Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (9), pp. 832-841. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10298436.2014.961021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre structure interne et performances mécaniques de la grave-bitume GB5®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Olard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 925, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du compacteur de plaques MLPC - reproduction de la texture routière en laboratoire&amp;quot; dispositif RETEX&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pilniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoine Dik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 927, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure chimique des bitumes pétroliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical reactivity of mineral aggregates in aqueous solution: relationship with bitumen emulsion breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layella Ziyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Deneele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (6), pp.2465-2476. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-013-7938-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation subite des enrobés bitumineux par période de gel/dégel : Analyse de cas de terrain et recherche exploratoire en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vulcano Greullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 279, pp 47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical analysis of a mixed mode debonding test for composite pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, p.1076-1087, fig., graphiques, ill. en couleurs, bibliogr. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site instrumenté sur l'autoroute A75: Impact des conditions climatiques sur les infrastructures routières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Kerzreho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 907-908, pp.80-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitumen healing investigation using a specific fracture test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Such</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (EATA), pp.45-63. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2004.9689987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of accelerating and decelerating tramway loads on bituminous pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis St Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Vulturescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (9), pp 1257-1269. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-009-9577-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une solution innovante en technique routière : «Les micro-enduits» pour couches de roulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Le Turdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale des routes et des aérodromes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 885, pp 31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying expansion effects induced by FreezeThaw cycles in partially water saturated bituminous mix : Laboratory Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp 443-457. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rmpd.11hs.443-457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of crack initiation and growth in thin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp 39-61. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RMPD.10.39-61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory evaluation of the resistance to tangential forces of road surfacing materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Avril-Mai-Juin (267), pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais préliminaires d'un enduit hydraulique pour couche de roulement à longue durée de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Liaison des Laboratoires des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 258-259, pp 121-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du bitume en film mince au pseudo-contact entre deux granulats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 242, pp 3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of (visco)-plastic behavior of wood under moisture change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (2), pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VACUUM DRYING OF OAKWOOD :MOISTURE STRAINS AND DRYING PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Basilico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 15 (9), pp.2281-2302. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373939708917362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational aspects of large elastoplastic deformations in the presence of anisotropy and plastic spin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Dafalias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 105 (2), pp.151-180. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-7825(93)90121-D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on the accuracy of stress-point algorithms for anisotropic elastic-plastic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Dafalias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 98 (3), pp.399-409. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-7825(92)90005-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Self-Healing of Asphalt Pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greet Leegwater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Tabaković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orazio Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Baaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crack-Healing of Asphalt Pavement Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5 - 31, 2025, RILEM State-of-the-Art Reports, 978-3-031-99443-2. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-99443-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of Seasonal Temperature Changes in the French Pavement Design Method : Chapter 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ktari Rahma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saint Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Evaluation and Climate Change Adaptation of Civil Engineering Infrastructures and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JOHN WILEY & SONS LTD, pp. 1-55, 2019, 9781119671428. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119671428.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Climate Adaptation into Pavement Engineering: Methods, Materials, and Structural Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference Climate Change Resilient Transportation Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure des Travaux Publics, Nov 2025, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Evaluation of Strain Distribution in Asphalt Material Under Moving Loads of the French Wheel Tracking Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Quezada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chazallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Asphalt Pavements ISAP2024 Montreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montréal, Canada. pp.243-248, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67252-1_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du platooning sur l'orniérage des chaussées bitumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27è Congrès Mondial de la Route</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPCR, Oct 2023, Prague, République tchèque. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bitume dans le contexte du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres bitume 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurobitume, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la réponse mécanique des couches de surface de chaussées bitumineuses pour différentes conditions d'interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Génie Civil 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUGC, May 2023, Saclay (92), France. pp.467-476, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.41.1.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture in viscoelasticity: comparison of a phase field and a lip field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajasekar Gopalsamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevaugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational Modeling of Fracture and Failure of Materials and Structure (CFRAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech Technical University, Jun 2023, Prague, Czech Republic. pp.232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lip-field approach for modeling strain softening in viscoelastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajasekar Gopalsamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevaugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the mechanical response of bituminous pavement surface layer with and without tack coat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena (TRA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Nov 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terms and Definitions on Crack-Healing and Restoration of Mechanical Properties in Bituminous Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greet Leegwater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Taboković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orazio Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Baaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Bituminous Materials (RILEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.47-53, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Methods to Assess Healing Potential of Bituminous Binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orazio Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Baaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canestrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Bituminous Materials (RILEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM, Jun 2020, Lyon ( virtual ), France. pp.55-62, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue life predictions for a European pavement test section subjected to individual and platoon truck configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Salgado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transportation Research Board, Jan 2022, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Model to Predict the Thermo-Viscoelastic Behaviour of Asphalt Concrete for Electric Road System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talita de Freitas Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM International Symposium on Bituminous Materials (ISBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM, Dec 2020, Lyon, France. pp.135-141, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Platooning action on asphalt pavement : Monitoring on site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Leiva-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Baudru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the Bearing Capacity of Roads, Railways and Airfields, BCRRA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Trondheim, Jun 2022, Trondheim, Norway. pp.390-400, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003222897-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of two-point and four-point bending fatigue tests on asphalt mix using intrinsic material parameters calibrated from Digital Image Correlation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibishola Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBM 2020, RILEM International Symposium on Bituminous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the durability of asphalt mixtures with hydrated lime: Field results from recent French sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pibis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samyr El Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM International Symposium on Bituminous Materials, ISBM Lyon 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, LYON, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Truck Platoon Wander Patterns Based on Thermo-Viscoelastic Simulations to Mitigate the Damage Effects on Road Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Accelerated Pavement Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, NANTES, France. pp. 100-107, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55236-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ageing kinetics on the rheological properties of bituminous binders and mixes: experimental study and multi-scale modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sâannibè Ciryle Some</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM International Symposium on Bituminous Materials, ISBM Lyon 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, LYON, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du climat sur la performance des chaussées : résultats récents obtenus sur les matériaux et les structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International i3C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Québec, Canada, Nov 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fatigue resistance and healing potential of bituminous mixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Crack-Healing of Asphalt Pavement Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The College of Metropolitan Transportation Beijing University of Technology, Dec 2019, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to understanding the thermo-mechanical behavior of partially saturated asphalt concrete under freezing condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Petersen Asphalt Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Western Research Institute, Jul 2019, Laramie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Ravelling Test for Asphalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Nicholls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mookhoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Meinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ICONFBMP, Proceedings of the 7th International Conference : Bituminous Mixtures and Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessalonique, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875468v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique du comportement de l'enrobé bitumineux partiellement saturé en eau à température variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van, Thang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chupin Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing and modeling the behavior of water saturated asphalt concrete under freezing conditions in relation to pavement damaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the Bearing Capacity of Roads, Railways and Airfields (BCRRA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCRA, Jun 2017, Athens, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des techniques routières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-Algérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Business-France et sous l’égide de la mission économique de l’Ambassade de France, Nov 2016, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GB5® Mix Design: A New Approach for Aggregate Grading Optimization for Heavy Duty Flexible Pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Olard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th RILEM International Conference on Mechanisms of Cracking and Debonding in Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM, Jun 2016, Nantes, France. pp.17-23, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0867-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-mode debonding approach to evaluate water sensibility in bi-layer composite pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference on Mechanisms of Cracking and Debonding in Pavements (MCD2016). Chabot A., Buttlar W.G., Dave E.V., Petit C., Tebaldi G. (Eds), RILEM bookseries, vol. 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. pp.613-618, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0867-6_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ageing on Warm Mix Asphalts with High Rates of Reclaimed Asphalt Pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Perez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela de Mesquita Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Rilem International Conference on Mechanisms of Cracking and Debonding in Pavements (MCD2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, NANTES, France. 4p, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-0.24-0867-6_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492633v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The properties of asphalt at low temperature: Some innovations from binders modified by polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Strasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Olten, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability analysis of different warm mix asphalt containing reclaimed asphalt pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Perez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme Congrès mondial de la route</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, SEOUL, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des matériaux bitumineux économes en énergie et en ressources naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Séminaire International sur les Routes et les Matériaux routiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université USTHB - Département génie civil, Oct 2015, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mineralogical approach of the interactions between bitumen, clay and water in hot mix asphalt (HMA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Descantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International RILEM SIB Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, ANCONE, Italy. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longue durée de vie des chaussées et exploitation durable des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Strasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Olten, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of energy release rate for amixed-mode debonding test for “composite” pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on defect and Material Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, France. 2p, graphiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomena occurring at the bitumen /Water and the bitumen/Mineral substrate interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layella Ziyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Complex Fluids: Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European perspective of asphalt mastic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Asphalt Mastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Wisconsin, TU Delft, Royal Institute of Technology, Jun 2012, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revêtements de surface à longue durée de vie pour route à forte circulation (Life Surfaces for Busy Roads)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Route</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSTTAR en partenariat avec l'IDRRIM, Feb 2012, Nantes (Cité des Congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehension of the bitumen. Water and the bitumen. Mineral substrate interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layella Ziyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Entretiens du Centre Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the introduction of reclaimed asphalt 'RA' on the properties of cold mixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layella Ziyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Asphalt Pavement and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Fortaleza, Brazil. 12p., ill., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A four-point bending test for the bonding evaluation of composite pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Rilem International Conference on Cracking in Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Delft, Netherlands. pp.51-60, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4566-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses mécaniques d’une structure bi-couches délaminantes par flexion 4 points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WMA a new coating method to give the same performances as HMA, but with low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "Reducing Carbon Footprint in Road Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIARC, Feb 2011, New Dehli/India, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement à la rupture du bitume en film mince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Nam Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la distribution des pressions locales de contact entre un pneumatique et un revêtement routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cementitious Long-Life Wearing Course to Reduce Frequency of Maintenance Works on High-Traffic Roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Henrichsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la rupture d'un film de bitume par la méthode des éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact problem between rubber and road texture: determination of pressure and contact area distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMECH, Aug 2006, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la corrélation d'images pour déterminer les paramètres élastiques d'un enrobé bitumeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Mecamat / Ecole de Mécanique des Matériaux "Approches multiéchelles en mécanique des matériaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des paramètres élastiques d'un enrobé bitumineux à partir d'un essai structurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque "Nouveaux Moyens Optiques pour l'Industrie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique du contact gomme-revêtement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de mécanique, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of moisture damage of hot mix asphalt using complex modulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouardo Castaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Such</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Eurasphalt &amp; Eurobitume Congress Vienna 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Asphalt Pavement Association, May 2004, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la structure interne des matériaux routiers par analyse d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Bertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Sciences de l’Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Central des Ponts et Chaussées, Sep 2003, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode expérimentale pour l’étude de la fissuration et de l’auto-réparation des liants bitumineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Sep 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of fracture and healing of bitumen at pseudo-contact of two aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Asphalt Pavements 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Asphalt Pavements, Aug 2002, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical model for the prediction of the tire/road friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tan Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCRA 6th International Conference on the Bearing Capacity of Roads, Railways and Airfields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Portugal. 10p, schémas, graphiques, ill., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-consistent estimate of bituminous mixes complex modulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Eurasphalt &amp; Eurobitume Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Bitumen Association, Sep 2000, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology to follow evolution of texture under repetitive loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Eurasphalt &amp; Eurobitume Congress Barcelona 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurobitume &amp; Euroasphalt, Sep 2000, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology to follow evolution of macro texture in laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Tschepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on Asphalt Pavements for Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAPSA, Aug 1999, Victoria Falls, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of binder properties using SHRP direct tensile test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sauger-Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Such</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobitume Workshop 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Bitumen Association, May 1999, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage du bois de chêne sous vide par contact, humidité, contraintes internes et processus de séchage sur un séchoir expérimental et sur un séchoir industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Basilico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune SFT-AFSIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française Thermique, Jan 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la vitesse de rotation plastique sur l’évolution des directions d’orthotropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Universitaire de Mécanique, Sep 1995, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement du bois soumis à des gradients évolutifs d’humidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ème Colloque annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie, Sep 1995, Bordeaux (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précision des algorithmes de calcul de la contrainte en mécanique non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès National d’Analyse Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Mathématiques Appliquées et Industrielles, May 1995, Super Besse, Puy-de-Dôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of frost/thaw effects on bituminous mixes under wet conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Asphalt Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2014, Asphalt Pavement : Proceedings of the International conference on Asphalt Pavements (Raleigh, North Carolina, USA, 1-5 june 2014), 978-1-138-02693-3. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie pour une meilleure compréhension des relations entre la microstructure des matériaux de chaussées et leurs performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-échelle dans l'étude de la durabilité des matériaux de chaussées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux et structures en mécanique [physics.class-ph]. Université Nantes Angers Le Mans, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00961957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et procédé permettant la mesure de phénomènes tribologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Merliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marie Cottineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 01 806 573. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction Issues, Economic Aspects and Risk Assessment. In : Long life surface for busy roads, chapitre 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vulcano Greullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Herrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ORGANISATION FOR ECONOMIC COOPERATION AND DEVELOPMENT (OECD), pp 133-144, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId338"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05506627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciryle Som&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Achchoubi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hammoum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145595" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;annib&#232; Ciryle Som&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2025.2473964" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012160v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Quezada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hammoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexin Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chazallon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2025.2482882" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2024.2384656" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Tozzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orazio Baglieri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2207697" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Leiva-Padilla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Salgado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2192814" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibishola Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marsac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20220467" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mateos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.515" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Al Bacha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2023.100211" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04318236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekar Gopalsamy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00725-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981211065430" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Bilodeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Shiferaw" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658316v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trichet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2022.2028145" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711012v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saannibe Ciryle Som&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128260" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04313069v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2022.2103700" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327620v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ruat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;tais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00551" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ktari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2020.1806276" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165068v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Vu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2020.1843036" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Hamlat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gaillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731346v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jimenez del Barco-Carrion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Perez Martinez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Themeli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Lo Presti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2017.04516" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gabet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2017.04716" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Chabot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitou Hun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1320237" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547546v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Cherif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Eddhahak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel N&#233;ji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.2017.00012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layella Ziyani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ferber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.11.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Dekhli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kkedidja Ait Mokhtar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Si Bachir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/jas.2015.444.455" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Alam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2014.02.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731371v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Kerzreho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2014.961021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459829v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boujard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilniere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boutet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoine Dik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968578v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7938-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850949v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mauduit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauduit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vulcano Greullet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845901v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.11.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460108v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venries" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kerzreho" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de La Roche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Such" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2004.9689987" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis St Laurent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cholet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vulturescu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-009-9577-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SXHQG59J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549848v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delalande" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Le Turdu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593864v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ludwig" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmpd.11hs.443-457" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403487v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Nam Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ehrlacher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RMPD.10.39-61" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364249v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stefani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Larrard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garcin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Travers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356835v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audebert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355613v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Temmar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basilico" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939708917362" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355539v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammoum" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Dafalias" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(93)90121-D" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXWV8P23-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355511v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(92)90005-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJBMW71S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05516350v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greet Leegwater" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Tabakovi&#263;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Baaj" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-99443-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99443-2_2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875254v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ktari Rahma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint Laurent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119671428.ch1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05520990v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920169v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67252-1_41" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454027v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370216v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.46" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426994v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280146v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452725v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362976v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Tabokovi&#263;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362996v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canestrari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452252v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04337486v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita de Freitas Alves" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Simonin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_17" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452386v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Baudru" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003222897-36" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098211v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165056v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pibis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samyr El Bedoui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942266v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_11" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164988v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;annib&#232; Ciryle Some" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Barthelemy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420181v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426694v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420242v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875468v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Nicholls" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schoen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D van Vliet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mookhoek" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meinen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465718v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van, Thang Vu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chupin Olivier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366299v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thang Vu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leconte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420193v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420092v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0867-6_3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338327v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0867-6_86" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492633v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela de Mesquita Lopes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-0.24-0867-6_86" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426761v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206663v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lopes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426790v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420212v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215246v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wei Chen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Descantes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858771v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849462v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ferber" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426733v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849460v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426947v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849463v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845902v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4566-7_6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6AC52E5711D92448B727B3A1F15E8C90FACC99D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845906v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426801v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905764v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Nguyen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391232v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595683v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chandler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Christensen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Henrichsen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365682v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398561v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019270v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cuisinier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022516v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamlat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398586v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359975v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Castaneda" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356810v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bertaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356792v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356770v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851394v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Do" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364138v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356715v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364202v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sauger-Vauthier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ollier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364122v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Tschepe" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364112v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Temmar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Basilico" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364153v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364101v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364097v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420158v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cregut" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joly" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liandrat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17219" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593862v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961957v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362757v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Merliot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421067v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Nielsen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Herrington" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Elliott" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05506627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciryle Som&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Achchoubi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hammoum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145595" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;annib&#232; Ciryle Som&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2025.2473964" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012160v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Quezada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hammoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexin Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chazallon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2025.2482882" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2024.2384656" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Tozzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orazio Baglieri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2207697" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Leiva-Padilla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Salgado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2192814" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibishola Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marsac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20220467" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mateos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.515" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Al Bacha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2023.100211" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04318236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekar Gopalsamy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00725-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981211065430" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Bilodeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Shiferaw" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658316v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trichet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2022.2028145" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711012v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saannibe Ciryle Som&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128260" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04313069v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2022.2103700" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327620v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ruat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;tais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00551" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ktari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2020.1806276" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165068v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Vu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2020.1843036" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Hamlat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gaillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731346v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jimenez del Barco-Carrion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Perez Martinez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Themeli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Lo Presti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2017.04516" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Cherif" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Eddhahak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gabet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel N&#233;ji" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.2017.00012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2017.04716" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Chabot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitou Hun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1320237" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layella Ziyani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ferber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.11.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Dekhli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kkedidja Ait Mokhtar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Si Bachir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/jas.2015.444.455" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Alam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2014.02.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731371v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Kerzreho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2014.961021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459829v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boujard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilniere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boutet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoine Dik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968578v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7938-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850949v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mauduit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauduit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vulcano Greullet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845901v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.11.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460108v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venries" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kerzreho" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de La Roche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Such" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2004.9689987" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis St Laurent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cholet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vulturescu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-009-9577-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SXHQG59J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549848v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delalande" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Le Turdu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593864v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ludwig" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmpd.11hs.443-457" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403487v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Nam Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ehrlacher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RMPD.10.39-61" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364249v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stefani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Larrard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garcin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Travers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356835v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audebert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355613v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Temmar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basilico" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939708917362" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355539v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammoum" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Dafalias" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(93)90121-D" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXWV8P23-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355511v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(92)90005-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJBMW71S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05516350v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greet Leegwater" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Tabakovi&#263;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Baaj" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-99443-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99443-2_2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875254v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ktari Rahma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint Laurent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119671428.ch1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05520990v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920169v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67252-1_41" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454027v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370216v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.46" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426994v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280146v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452725v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362976v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Tabokovi&#263;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362996v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canestrari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452252v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04337486v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita de Freitas Alves" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Simonin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_17" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452386v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Baudru" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003222897-36" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098211v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165056v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pibis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samyr El Bedoui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942266v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_11" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164988v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;annib&#232; Ciryle Some" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Barthelemy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420181v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426694v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420242v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875468v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Nicholls" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schoen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D van Vliet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mookhoek" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meinen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465718v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van, Thang Vu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chupin Olivier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366299v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thang Vu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leconte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420193v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420092v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0867-6_3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338327v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0867-6_86" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492633v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela de Mesquita Lopes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-0.24-0867-6_86" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426761v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206663v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lopes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426790v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215246v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wei Chen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Descantes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420212v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858771v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849462v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ferber" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426733v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426947v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849460v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849463v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845902v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4566-7_6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6AC52E5711D92448B727B3A1F15E8C90FACC99D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845906v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426801v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905764v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Nguyen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391232v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595683v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chandler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Christensen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Henrichsen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365682v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398561v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019270v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cuisinier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022516v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamlat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398586v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359975v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Castaneda" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356810v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bertaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356792v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356770v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851394v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Do" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364138v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356715v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364122v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Tschepe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364202v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sauger-Vauthier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ollier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364112v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Temmar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Basilico" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364153v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364101v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364097v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420158v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cregut" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joly" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liandrat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17219" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593862v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961957v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362757v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Merliot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421067v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Nielsen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Herrington" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Elliott" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>