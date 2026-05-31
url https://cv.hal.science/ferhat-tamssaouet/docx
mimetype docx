--- v0 (2026-03-15)
+++ v1 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ferhat Tamssaouet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Neural Network-Based Surrogate Modeling of Elastic Wave Propagation in Linear Solar Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Barlogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Environment and Electrical Engineering and 2025 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Chania, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope64998.2025.11169043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Fault Detection in a Controlled Conical Tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Orchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the PHM Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PHM Society, Nov 2024, Nashville, United States. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phmconf.2024.v16i1.4137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande à distance en WIFI d'un automate industriel programmable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Objets et Systèmes Connectés 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur des études technologiques de Sfax; Institut Supérieur des études technologiques de Mahdia, Jun 2023, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different models of future operating condition in Particle-Filter-based Prognostic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh T.P.Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2020, Berlin, Germany. pp.10336-10341, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated risk-based strategy for real-time decision making and mission reconfiguration in unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Rozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Orchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Society European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PHM Society, Jul 2020, Virtuel - Online, France. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phme.2020.v5i1.1249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Online System-level Prognostics based on Adaptive Degradation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Society European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PHM Society, Jul 2020, Virtuel - Online, France. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phme.2020.v5i1.1213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System remaining useful imaximization through mission profile optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-pacific conference of the prognostics and health management society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PHM Society, Jul 2019, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection and Monitoring Using an Information-Driven Strategy: Method, Theory, and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos E. Orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-level failure prognostics: Literature review and main challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Tp Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Eduardo Orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X221118448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters influencing moisture diffusion in epoxy-based materials during hygrothermal ageing—A review by statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Hassoune-Rhabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Tchalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nassiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (14), pp.2832. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14142832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation modeling and uncertainty quantification for system-level prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.1628-1639. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2020.2983376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-Level prognostics under mission profile effects using inoperability input-output model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh T.P. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (8), pp.4659-4669. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2019.2944834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and temporal evaluation of networked control systems using timed automata with guards and (max,+) algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Amari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, pp.2073 - 2088. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2018.1483541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards system-level prognostics : modeling, uncertainty propagation and system remaining useful life prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. Institut National Polytechnique de Toulouse - INPT, 2020. English. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020INPT0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04170731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de performances des automates temporisés avec gardes en utilisant l'algèbre (Max,+) - Application aux systèmes de commande en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Amari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Modélisation des Systèmes Réactifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. , 11ème Colloque sur la Modélisation des Systèmes Réactifs, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ferhat Tamssaouet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Neural Network-Based Surrogate Modeling of Elastic Wave Propagation in Linear Solar Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Barlogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Environment and Electrical Engineering and 2025 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Chania, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope64998.2025.11169043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Fault Detection in a Controlled Conical Tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Orchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the PHM Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PHM Society, Nov 2024, Nashville, United States. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phmconf.2024.v16i1.4137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande à distance en WIFI d'un automate industriel programmable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Objets et Systèmes Connectés 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur des études technologiques de Sfax; Institut Supérieur des études technologiques de Mahdia, Jun 2023, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Online System-level Prognostics based on Adaptive Degradation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Society European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PHM Society, Jul 2020, Virtuel - Online, France. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phme.2020.v5i1.1213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different models of future operating condition in Particle-Filter-based Prognostic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh T.P.Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2020, Berlin, Germany. pp.10336-10341, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated risk-based strategy for real-time decision making and mission reconfiguration in unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Rozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Orchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Society European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PHM Society, Jul 2020, Virtuel - Online, France. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phme.2020.v5i1.1249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System remaining useful imaximization through mission profile optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-pacific conference of the prognostics and health management society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PHM Society, Jul 2019, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection and Monitoring Using an Information-Driven Strategy: Method, Theory, and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos E. Orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-level failure prognostics: Literature review and main challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Tp Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Eduardo Orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X221118448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters influencing moisture diffusion in epoxy-based materials during hygrothermal ageing—A review by statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Hassoune-Rhabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Tchalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nassiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (14), pp.2832. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14142832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-Level prognostics under mission profile effects using inoperability input-output model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh T.P. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (8), pp.4659-4669. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2019.2944834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation modeling and uncertainty quantification for system-level prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.1628-1639. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2020.2983376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and temporal evaluation of networked control systems using timed automata with guards and (max,+) algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Amari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, pp.2073 - 2088. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2018.1483541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards system-level prognostics : modeling, uncertainty propagation and system remaining useful life prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. Institut National Polytechnique de Toulouse - INPT, 2020. English. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020INPT0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04170731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de performances des automates temporisés avec gardes en utilisant l'algèbre (Max,+) - Application aux systèmes de commande en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Tamssaouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Amari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Modélisation des Systèmes Réactifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. , 11ème Colloque sur la Modélisation des Systèmes Réactifs, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Barlogis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Tamssaouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope64998.2025.11169043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775702v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Ortega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ram&#237;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Rojas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Orchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2024.v16i1.4137" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Frugier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775714v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh T.P.Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Medjaher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2770" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775729v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fabry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Carvajal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heraldo Rozas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2020.v5i1.1249" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2020.v5i1.1213" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800796v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ramirez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge F. Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos E. Orchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Tp Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Eduardo Orchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221118448" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune-Rhabbour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Tchalla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nassiet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14142832" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.2983376" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh T.P. Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2019.2944834" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989223v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2018.1483541" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04170731v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INPT0079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Barlogis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Tamssaouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope64998.2025.11169043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775702v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Ortega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ram&#237;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Rojas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Orchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2024.v16i1.4137" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Frugier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Medjaher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2020.v5i1.1213" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh T.P.Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2770" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fabry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Carvajal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heraldo Rozas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2020.v5i1.1249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800796v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ramirez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge F. Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos E. Orchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Tp Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Eduardo Orchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221118448" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune-Rhabbour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Tchalla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nassiet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14142832" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh T.P. Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2019.2944834" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.2983376" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989223v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2018.1483541" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04170731v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INPT0079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>