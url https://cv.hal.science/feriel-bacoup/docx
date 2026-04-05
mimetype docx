--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Feriel BACOUP </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">feriel-bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5699-425X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151317526</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the biodegradation of PBS, PBAT, and their biocomposites under decentralized mesophilic composting conditions through bioaugmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 121600, 14 (2), pp.121600. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2026.121600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities in home-composting of biodegradable plastics: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.107535. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA, PBS, and PBAT Biocomposites—Part A: Matrix–Filler Interactions with Agro-Industrial Waste Fillers (Brewer’s Spent Grain, Orange Peel) and Their Influence on Thermal, Mechanical, and Water Sorption Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special issue : Polymer Composites: Microstructural, Thermal and Mechanical Properties (Third Edition), 18 (16), pp.3867. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma18163867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable bio & waste resources for thermal insulation of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 366, pp.130030. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.130030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction–complexation coupling between an enzyme and its polyelectrolytic substrate: Determination of the dissociation constant of the hyaluronidase–hyaluronan complex from the hyaluronidase substrate-dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Amar-Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 175-176, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpc.2013.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH effects on the hyaluronan hydrolysis catalysed by hyaluronidase in the presence of proteins. Part III. The electrostatic non-specific hyaluronan–hyaluronidase complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Amar-Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (4), pp.1491 - 1500. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.06.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une fin de vie domestique des bioplastiques : caractérisation multi échelle et compostabilité de biocomposites à base de PLA, PBS et PBAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular Polymeric Substances (EPS) extracted from aerobic granules as bioadhesives for sunflower bark particleboards: mechanical and thermal insulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja Reyes-Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Ressource Recovery conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Home End-of-Life for Bioplastics: Multiscale Characterization and Compostability of PLA, PBS, and PBAT-Based Biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Économie Circulaire); UMRT BioEcoAgro (Université de Picardie Jules Verne); chercheurs impliqués dans la dynamique Économie Circulaire et Nouveaux Modèles de Développement (ECNMD), Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home Compostability and Multiscale Characterization of PLA, PBS, and PBAT Biocomposites with Agro-Industrial Fillers (Brewer's Spent Grain, Orange Peel) for Sustainable Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EuroMagh Conference on Materials and Renewable Energies (EuroMagh 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sfax University; Institut Pascal (Université Clermont Auvergne, INP); Clermont Auvergne INP; Université du Québec en Abitibi‑Témiscamingue (UQAT), May 2025, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compostage domestique : filière de fin de vie pour les matériaux biosourcés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l'innovation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rri université du littoral, Mar 2022, distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various methods of binding light agricultural byproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizee Vitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Belfast (Northern Ireland), France. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2019.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROP BY-PRODUCTS CHARACTERIZATIONS AND VALORIZATION IN INSULATING MATERIAL: CASE OF CORN PITH AND SUNFLOWER PITH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromagh Biocomposites 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale d'ingénieurs de Sfax, Nov 2018, Hammamet (TUN), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of flax shives in cosmetic: creation of an innovative secondary packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosm'innov 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpublished</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Cosmetic Science, 2023, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24515.99362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de molécules olfactives du lin : Comparaison des approches GC-HRMS Orbitrap versus GC-MS simple quadripôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mattioda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Ebran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès francophone de l’AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Bio&Waste Resources for Construction New insulating construction material from prototypes from biobased and waste resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th conference of biobased materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Bio&Waste Resources for Construction : Innovative insulation construction materials made from prototypes from biobased and waste resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th conference of biobased materials, May 2019, Cologne, Germany.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du plastique biodégradable pour pailler les sols agricoles : solution ou nouveau problème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.hp79xtp7k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quand des déchets plastiques biodégradables, à composter chez soi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gattin Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.x66dk3aev⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisations pour modélisation de la biodégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 2.3 : Impact des fructanes sur la biodégradation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 2.1 Biodégradation: Travaux de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodégradabilité de hyaluronanes hydrophobisés catalysée par la hyaluronidase : inhibition par interactions hydrophobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Amar-Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université de Rouen Normandie, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010ROUES005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04254516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Feriel BACOUP </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">feriel-bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5699-425X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151317526</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the biodegradation of PBS, PBAT, and their biocomposites under decentralized mesophilic composting conditions through bioaugmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 121600, 14 (2), pp.121600. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2026.121600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities in home-composting of biodegradable plastics: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.107535. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA, PBS, and PBAT Biocomposites—Part A: Matrix–Filler Interactions with Agro-Industrial Waste Fillers (Brewer’s Spent Grain, Orange Peel) and Their Influence on Thermal, Mechanical, and Water Sorption Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special issue : Polymer Composites: Microstructural, Thermal and Mechanical Properties (Third Edition), 18 (16), pp.3867. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma18163867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable bio & waste resources for thermal insulation of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 366, pp.130030. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.130030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction–complexation coupling between an enzyme and its polyelectrolytic substrate: Determination of the dissociation constant of the hyaluronidase–hyaluronan complex from the hyaluronidase substrate-dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Amar-Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 175-176, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpc.2013.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH effects on the hyaluronan hydrolysis catalysed by hyaluronidase in the presence of proteins. Part III. The electrostatic non-specific hyaluronan–hyaluronidase complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Amar-Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (4), pp.1491 - 1500. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.06.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une fin de vie domestique des bioplastiques : caractérisation multi échelle et compostabilité de biocomposites à base de PLA, PBS et PBAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular Polymeric Substances (EPS) extracted from aerobic granules as bioadhesives for sunflower bark particleboards: mechanical and thermal insulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja Reyes-Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Ressource Recovery conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home Compostability and Multiscale Characterization of PLA, PBS, and PBAT Biocomposites with Agro-Industrial Fillers (Brewer's Spent Grain, Orange Peel) for Sustainable Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EuroMagh Conference on Materials and Renewable Energies (EuroMagh 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sfax University; Institut Pascal (Université Clermont Auvergne, INP); Clermont Auvergne INP; Université du Québec en Abitibi‑Témiscamingue (UQAT), May 2025, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Home End-of-Life for Bioplastics: Multiscale Characterization and Compostability of PLA, PBS, and PBAT-Based Biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Économie Circulaire); UMRT BioEcoAgro (Université de Picardie Jules Verne); chercheurs impliqués dans la dynamique Économie Circulaire et Nouveaux Modèles de Développement (ECNMD), Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compostage domestique : filière de fin de vie pour les matériaux biosourcés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l'innovation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rri université du littoral, Mar 2022, distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various methods of binding light agricultural byproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizee Vitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Belfast (Northern Ireland), France. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2019.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROP BY-PRODUCTS CHARACTERIZATIONS AND VALORIZATION IN INSULATING MATERIAL: CASE OF CORN PITH AND SUNFLOWER PITH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromagh Biocomposites 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale d'ingénieurs de Sfax, Nov 2018, Hammamet (TUN), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of flax shives in cosmetic: creation of an innovative secondary packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosm'innov 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpublished</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Cosmetic Science, 2023, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24515.99362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de molécules olfactives du lin : Comparaison des approches GC-HRMS Orbitrap versus GC-MS simple quadripôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mattioda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Ebran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès francophone de l’AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Bio&Waste Resources for Construction New insulating construction material from prototypes from biobased and waste resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th conference of biobased materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Bio&Waste Resources for Construction : Innovative insulation construction materials made from prototypes from biobased and waste resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th conference of biobased materials, May 2019, Cologne, Germany.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du plastique biodégradable pour pailler les sols agricoles : solution ou nouveau problème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.hp79xtp7k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quand des déchets plastiques biodégradables, à composter chez soi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gattin Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.x66dk3aev⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisations pour modélisation de la biodégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 2.3 : Impact des fructanes sur la biodégradation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 2.1 Biodégradation: Travaux de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodégradabilité de hyaluronanes hydrophobisés catalysée par la hyaluronidase : inhibition par interactions hydrophobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Amar-Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université de Rouen Normandie, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010ROUES005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04254516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F0F4E5E"/>
+    <w:nsid w:val="2C0A3A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/feriel-bacoup" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5699-425X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151317526" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511083v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bellon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2026.121600" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107535" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18163867" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Platt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maskell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacoup" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.130030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Amar-Bacoup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2013.02.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LKFJC79-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.06.044" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L5SG29G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Reyes-Salgado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Vitaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255001v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cosm-innov.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24515.99362" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mattioda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Ebran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Bacoup" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255088v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579091v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hp79xtp7k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gattin Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.x66dk3aev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555515v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04254516v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ROUES005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/feriel-bacoup" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5699-425X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151317526" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511083v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bellon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2026.121600" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107535" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18163867" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Platt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maskell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacoup" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.130030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Amar-Bacoup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2013.02.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LKFJC79-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.06.044" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L5SG29G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Reyes-Salgado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220699v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Vitaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255001v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cosm-innov.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24515.99362" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mattioda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Ebran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Bacoup" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255088v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579091v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hp79xtp7k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gattin Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.x66dk3aev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555515v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04254516v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ROUES005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>