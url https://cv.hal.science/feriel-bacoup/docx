--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Feriel BACOUP </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">feriel-bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5699-425X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151317526</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the biodegradation of PBS, PBAT, and their biocomposites under decentralized mesophilic composting conditions through bioaugmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 121600, 14 (2), pp.121600. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2026.121600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities in home-composting of biodegradable plastics: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.107535. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA, PBS, and PBAT Biocomposites—Part A: Matrix–Filler Interactions with Agro-Industrial Waste Fillers (Brewer’s Spent Grain, Orange Peel) and Their Influence on Thermal, Mechanical, and Water Sorption Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special issue : Polymer Composites: Microstructural, Thermal and Mechanical Properties (Third Edition), 18 (16), pp.3867. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma18163867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable bio & waste resources for thermal insulation of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 366, pp.130030. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.130030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction–complexation coupling between an enzyme and its polyelectrolytic substrate: Determination of the dissociation constant of the hyaluronidase–hyaluronan complex from the hyaluronidase substrate-dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Amar-Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 175-176, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpc.2013.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH effects on the hyaluronan hydrolysis catalysed by hyaluronidase in the presence of proteins. Part III. The electrostatic non-specific hyaluronan–hyaluronidase complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Amar-Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (4), pp.1491 - 1500. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.06.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une fin de vie domestique des bioplastiques : caractérisation multi échelle et compostabilité de biocomposites à base de PLA, PBS et PBAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular Polymeric Substances (EPS) extracted from aerobic granules as bioadhesives for sunflower bark particleboards: mechanical and thermal insulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja Reyes-Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Ressource Recovery conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home Compostability and Multiscale Characterization of PLA, PBS, and PBAT Biocomposites with Agro-Industrial Fillers (Brewer's Spent Grain, Orange Peel) for Sustainable Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EuroMagh Conference on Materials and Renewable Energies (EuroMagh 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sfax University; Institut Pascal (Université Clermont Auvergne, INP); Clermont Auvergne INP; Université du Québec en Abitibi‑Témiscamingue (UQAT), May 2025, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Home End-of-Life for Bioplastics: Multiscale Characterization and Compostability of PLA, PBS, and PBAT-Based Biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Économie Circulaire); UMRT BioEcoAgro (Université de Picardie Jules Verne); chercheurs impliqués dans la dynamique Économie Circulaire et Nouveaux Modèles de Développement (ECNMD), Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compostage domestique : filière de fin de vie pour les matériaux biosourcés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l'innovation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rri université du littoral, Mar 2022, distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various methods of binding light agricultural byproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizee Vitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Belfast (Northern Ireland), France. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2019.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROP BY-PRODUCTS CHARACTERIZATIONS AND VALORIZATION IN INSULATING MATERIAL: CASE OF CORN PITH AND SUNFLOWER PITH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromagh Biocomposites 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale d'ingénieurs de Sfax, Nov 2018, Hammamet (TUN), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of flax shives in cosmetic: creation of an innovative secondary packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosm'innov 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpublished</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Cosmetic Science, 2023, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24515.99362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de molécules olfactives du lin : Comparaison des approches GC-HRMS Orbitrap versus GC-MS simple quadripôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mattioda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Ebran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès francophone de l’AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Bio&Waste Resources for Construction New insulating construction material from prototypes from biobased and waste resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th conference of biobased materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Bio&Waste Resources for Construction : Innovative insulation construction materials made from prototypes from biobased and waste resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th conference of biobased materials, May 2019, Cologne, Germany.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du plastique biodégradable pour pailler les sols agricoles : solution ou nouveau problème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.hp79xtp7k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quand des déchets plastiques biodégradables, à composter chez soi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gattin Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.x66dk3aev⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisations pour modélisation de la biodégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 2.3 : Impact des fructanes sur la biodégradation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 2.1 Biodégradation: Travaux de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodégradabilité de hyaluronanes hydrophobisés catalysée par la hyaluronidase : inhibition par interactions hydrophobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Amar-Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université de Rouen Normandie, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010ROUES005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04254516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Feriel BACOUP </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">feriel-bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5699-425X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151317526</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the biodegradation of PBS, PBAT, and their biocomposites under decentralized mesophilic composting conditions through bioaugmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 121600, 14 (2), pp.121600. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2026.121600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities in home-composting of biodegradable plastics: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.107535. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA, PBS, and PBAT Biocomposites—Part A: Matrix–Filler Interactions with Agro-Industrial Waste Fillers (Brewer’s Spent Grain, Orange Peel) and Their Influence on Thermal, Mechanical, and Water Sorption Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special issue : Polymer Composites: Microstructural, Thermal and Mechanical Properties (Third Edition), 18 (16), pp.3867. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma18163867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable bio & waste resources for thermal insulation of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 366, pp.130030. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.130030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction–complexation coupling between an enzyme and its polyelectrolytic substrate: Determination of the dissociation constant of the hyaluronidase–hyaluronan complex from the hyaluronidase substrate-dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Amar-Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 175-176, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpc.2013.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH effects on the hyaluronan hydrolysis catalysed by hyaluronidase in the presence of proteins. Part III. The electrostatic non-specific hyaluronan–hyaluronidase complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Amar-Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (4), pp.1491 - 1500. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.06.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une fin de vie domestique des bioplastiques : caractérisation multi échelle et compostabilité de biocomposites à base de PLA, PBS et PBAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular Polymeric Substances (EPS) extracted from aerobic granules as bioadhesives for sunflower bark particleboards: mechanical and thermal insulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja Reyes-Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Ressource Recovery conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Home End-of-Life for Bioplastics: Multiscale Characterization and Compostability of PLA, PBS, and PBAT-Based Biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Économie Circulaire); UMRT BioEcoAgro (Université de Picardie Jules Verne); chercheurs impliqués dans la dynamique Économie Circulaire et Nouveaux Modèles de Développement (ECNMD), Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home Compostability and Multiscale Characterization of PLA, PBS, and PBAT Biocomposites with Agro-Industrial Fillers (Brewer's Spent Grain, Orange Peel) for Sustainable Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EuroMagh Conference on Materials and Renewable Energies (EuroMagh 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sfax University; Institut Pascal (Université Clermont Auvergne, INP); Clermont Auvergne INP; Université du Québec en Abitibi‑Témiscamingue (UQAT), May 2025, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compostage domestique : filière de fin de vie pour les matériaux biosourcés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l'innovation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rri université du littoral, Mar 2022, distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various methods of binding light agricultural byproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizee Vitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Belfast (Northern Ireland), France. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2019.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROP BY-PRODUCTS CHARACTERIZATIONS AND VALORIZATION IN INSULATING MATERIAL: CASE OF CORN PITH AND SUNFLOWER PITH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromagh Biocomposites 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale d'ingénieurs de Sfax, Nov 2018, Hammamet (TUN), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of flax shives in cosmetic: creation of an innovative secondary packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosm'innov 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpublished</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Cosmetic Science, 2023, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24515.99362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de molécules olfactives du lin : Comparaison des approches GC-HRMS Orbitrap versus GC-MS simple quadripôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mattioda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Ebran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès francophone de l’AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Bio&Waste Resources for Construction New insulating construction material from prototypes from biobased and waste resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th conference of biobased materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Bio&Waste Resources for Construction : Innovative insulation construction materials made from prototypes from biobased and waste resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th conference of biobased materials, May 2019, Cologne, Germany.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du plastique biodégradable pour pailler les sols agricoles : solution ou nouveau problème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.hp79xtp7k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quand des déchets plastiques biodégradables, à composter chez soi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gattin Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.x66dk3aev⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisations pour modélisation de la biodégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 2.3 : Impact des fructanes sur la biodégradation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 2.1 Biodégradation: Travaux de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodégradabilité de hyaluronanes hydrophobisés catalysée par la hyaluronidase : inhibition par interactions hydrophobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Amar-Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université de Rouen Normandie, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010ROUES005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04254516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C0A3A23"/>
+    <w:nsid w:val="737A3CF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/feriel-bacoup" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5699-425X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151317526" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511083v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bellon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2026.121600" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107535" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18163867" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Platt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maskell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacoup" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.130030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Amar-Bacoup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2013.02.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LKFJC79-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.06.044" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L5SG29G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Reyes-Salgado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220699v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Vitaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255001v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cosm-innov.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24515.99362" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mattioda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Ebran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Bacoup" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255088v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579091v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hp79xtp7k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gattin Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.x66dk3aev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555515v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04254516v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ROUES005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/feriel-bacoup" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5699-425X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151317526" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511083v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bellon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2026.121600" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107535" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18163867" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Platt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maskell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacoup" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.130030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Amar-Bacoup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2013.02.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LKFJC79-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.06.044" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L5SG29G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Reyes-Salgado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Vitaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255001v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cosm-innov.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24515.99362" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mattioda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Ebran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Bacoup" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255088v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579091v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hp79xtp7k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gattin Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.x66dk3aev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555515v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04254516v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ROUES005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>