--- v0 (2026-03-15)
+++ v1 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> feriel boustil </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">-doctorante au sein du laboratoire Lavue-Mosaiques.Université Paris Nanterre-doctorante au sein du laboratoire Lacomofa .Département d'architecture .Université Mohamed Khider Biskra Algérie-Attachée de recherche auprès du laboratoire ETAP.Université Blida1. Algérie-Enseignante architecte à l'institut d'architecture et d'urbanisme .Université Blida1.Algérie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">feriel-boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3423-0472</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaillances logistiques face aux inondations Cas d'étude en Algérie mai 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Colloque de l’Association francophone de Géographie physique (AFGP) / janvier 2024 « Approches géographiques face au changement climatique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFGP et Université d'Avignon, Jan 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle urbanisation future pour les petites villes de la Mitidja (Algérie)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussadek Benabbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Poulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les villes africaines de demain:Un défi majeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO HERITAGE FOR SUSTAINABLE CITIES-USC-,société camérounaise de géographie et la mairie de la commune d'Arrondissement de Douala 1er, Jan 2025, Douala, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique urbaine en Algérie : vers une refondation des pratiques territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMURBANISME1: Entre l'enseignement de l'urbanisme et la formation des urbanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire projet urbain ville et territoire PUViT .Département d'architecture Sétif, Oct 2025, Sétif, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Casbah d'Alger entre défis sociaux et patrimoniaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Casbah ,berceau des civilisation et carrefour des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national des miniatures et de la calligraphie arabe, Feb 2025, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès informel à l'AEP dans les quartiers à habitat spontané. Cas de Berbessa en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les systèmes hydrauliques anciens dans la région méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Piran, Oct 2024, Piran, Slovénie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialité en mode périurbain dans la périphérie Algéroise Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussadek Benabbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Poulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Villes et territoires en devenir : défis, enjeux et outils d’une transition réussie » VTED23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Saad Dahlab Blida 1 / Institut d’Architecture et d’Urbanisme Département d’urbanisme Laboratoire OVAMUS, Nov 2023, Blida, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-spatiality in the peri-urban: Development or disorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussadek Benabbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Poulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de géographie algérienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Espace Géographique Et Aménagement du Territoire(EGEAT) Oran, Dec 2023, USTO 2 Oran Algérie, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le périurbain:Une préoccupation permanente pour les aménageurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The city at the heart of sustainability and digital challenges:Perspectiveson urban and environmental issues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire aménagement fu territoire, Jul 2023, USTHB, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bâti côtier entre patrimonialisation et appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du patrimoine Comprendre aujourd'hui pour construire demain » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ETAP.Institut d'architecture et d'urbanisme .Université Blida1 Algérie, May 2022, Blida, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace agricole Mitijien : une réserve foncière de la métropole d’Alger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussadek Benabbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Poulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque géographique international Dimitrie Cantemir XLII-e Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université IASI Roumanie, Oct 2022, IASI, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et mode de territorialité rurbaine en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires locaux;Dynamiques,développement et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des sciences humaines et sociales de Tunis, Dec 2021, Tunis (Université de Tunis), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeu de la rurbanisation sur le patrimoine rural de la Mitidja occidentatle(Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines,environnements et développement (Afrique Europe).L'espace rural face à des logiques contradictoires à l'interférence des échelles géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission de Géographie Rurale du CNFG, Apr 2017, Mushi, Tanzania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periurbanization in Western Mitidja: Planning or Disorganization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers géographiques de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11(2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Urban Failures at the Gates of Algiers. For what Appeasement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussadek Benabbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Poulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Studies in Sociology and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (6), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20431/2456-4931.0706011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace difficile et périphérie Algéroise. Pour quelle identité spatiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussadek Benabbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Poulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ali Hanafi ,faculté des arts et des Humanités, département de géographie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces difficiles en Méditerranée: Approches géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.317, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles dynamiques villageoises de la Mitidja Occidentale (Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS IRMC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ALGÉRIE AU PRÉSENT. ENTRE RÉSISTANCES ET CHANGEMENTS Auteur(s) :Dirèche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2019, 9782811126391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wording Urban Diffusion - DCUN Workshop - 21/11/2018 - Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dcun Diffuse City & Urbanization Network -</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01988761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId32"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> feriel boustil </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">-doctorante au sein du laboratoire Lavue-Mosaiques.Université Paris Nanterre-doctorante au sein du laboratoire Lacomofa .Département d'architecture .Université Mohamed Khider Biskra Algérie-Attachée de recherche auprès du laboratoire ETAP.Université Blida1. Algérie-Enseignante architecte à l'institut d'architecture et d'urbanisme .Université Blida1.Algérie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">feriel-boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3423-0472</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">292553153</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=nZo0yNQAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des matériaux contemporains dans la réhabilitation et la rénovation de la Casbah d'Alger.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Casbah d'Alger entre passé et présent; problématique de rénovation entre matériaux anciens et défis de nouvelles techniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture .Algérie,musée national d'artisanat et de calligraphie, May 2026, Casbah d'Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire la Ville Algérienne : De la Requalification des Tissus Informels à l’Adaptation Climatique des Projets Urbains .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Séminaire architecture et ingénierie des villes .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La maison des universitaires ,Startup pedagogic and scientific conferences Tlemcen, Mar 2026, Tlemcen, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable tourism and local challenges in Tipasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux du développement du tourisme durable dans les villes algériennes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIVERSITÉ DES SCIENCES ET DE LA TECHNOLOGIE HOUARI BOUMEDIENE FACULTÉ DES SCIENCES DE LA TERRE, DE LA GÉOGRAPHIE ET DE L‘AMÉNAGEMENT DU TERRITOIRE. laboratoire LREAU, Apr 2026, Bab Ezzouar .USTHB, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique urbaine en Algérie : vers une refondation des pratiques territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMURBANISME1: Entre l'enseignement de l'urbanisme et la formation des urbanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire projet urbain ville et territoire PUViT .Département d'architecture Sétif, Oct 2025, Sétif, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Casbah d'Alger entre défis sociaux et patrimoniaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Casbah ,berceau des civilisation et carrefour des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national des miniatures et de la calligraphie arabe, Feb 2025, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaillances logistiques face aux inondations Cas d'étude en Algérie mai 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Colloque de l’Association francophone de Géographie physique (AFGP) / janvier 2024 « Approches géographiques face au changement climatique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFGP et Université d'Avignon, Jan 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle urbanisation future pour les petites villes de la Mitidja (Algérie)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussadek Benabbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Poulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les villes africaines de demain:Un défi majeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO HERITAGE FOR SUSTAINABLE CITIES-USC-,société camérounaise de géographie et la mairie de la commune d'Arrondissement de Douala 1er, Jan 2025, Douala, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès informel à l'AEP dans les quartiers à habitat spontané. Cas de Berbessa en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les systèmes hydrauliques anciens dans la région méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Piran, Oct 2024, Piran, Slovénie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialité en mode périurbain dans la périphérie Algéroise Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussadek Benabbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Poulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Villes et territoires en devenir : défis, enjeux et outils d’une transition réussie » VTED23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Saad Dahlab Blida 1 / Institut d’Architecture et d’Urbanisme Département d’urbanisme Laboratoire OVAMUS, Nov 2023, Blida, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-spatiality in the peri-urban: Development or disorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussadek Benabbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Poulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de géographie algérienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Espace Géographique Et Aménagement du Territoire(EGEAT) Oran, Dec 2023, USTO 2 Oran Algérie, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le périurbain:Une préoccupation permanente pour les aménageurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The city at the heart of sustainability and digital challenges:Perspectiveson urban and environmental issues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire aménagement fu territoire, Jul 2023, USTHB, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace agricole Mitijien : une réserve foncière de la métropole d’Alger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussadek Benabbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Poulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque géographique international Dimitrie Cantemir XLII-e Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université IASI Roumanie, Oct 2022, IASI, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bâti côtier entre patrimonialisation et appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du patrimoine Comprendre aujourd'hui pour construire demain » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ETAP.Institut d'architecture et d'urbanisme .Université Blida1 Algérie, May 2022, Blida, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et mode de territorialité rurbaine en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires locaux;Dynamiques,développement et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des sciences humaines et sociales de Tunis, Dec 2021, Tunis (Université de Tunis), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeu de la rurbanisation sur le patrimoine rural de la Mitidja occidentatle(Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines,environnements et développement (Afrique Europe).L'espace rural face à des logiques contradictoires à l'interférence des échelles géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission de Géographie Rurale du CNFG, Apr 2017, Mushi, Tanzania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periurbanization in Western Mitidja: Planning or Disorganization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers géographiques de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11(2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Urban Failures at the Gates of Algiers. For what Appeasement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussadek Benabbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Poulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Studies in Sociology and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (6), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20431/2456-4931.0706011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rurbanisation en Algérie, pour quel paradoxe : complémentarité ou dualité ? : cas de trois villages de la lisière septentrionale de la Mitidja occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Nanterre - Paris X; Université Mohamed Khider (Biskra, Algérie), 2025. Français. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025PA100020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05554975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace difficile et périphérie Algéroise. Pour quelle identité spatiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussadek Benabbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Poulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ali Hanafi ,faculté des arts et des Humanités, département de géographie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces difficiles en Méditerranée: Approches géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.317, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles dynamiques villageoises de la Mitidja Occidentale (Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS IRMC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ALGÉRIE AU PRÉSENT. ENTRE RÉSISTANCES ET CHANGEMENTS Auteur(s) :Dirèche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2019, 9782811126391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wording Urban Diffusion - DCUN Workshop - 21/11/2018 - Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dcun Diffuse City & Urbanization Network -</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Boustil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01988761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId40"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F599200"/>
+    <w:nsid w:val="4DF12FF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/feriel-boustil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3423-0472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953106v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Boustil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953081v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussadek Benabbas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332329v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022475v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953133v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298408v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333460v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348701v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349468v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953125v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20431/2456-4931.0706011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01988761v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dcun Diffuse City &amp; Urbanization Network -" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/feriel-boustil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3423-0472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/292553153" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=nZo0yNQAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621738v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Boustil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621775v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022475v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussadek Benabbas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953133v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332325v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953125v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20431/2456-4931.0706011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05554975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Boustil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025PA100020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01988761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dcun Diffuse City &amp; Urbanization Network -" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>