--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -750,581 +750,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Placemaking Methodologies to Transform Degraded Public Spaces into Places</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brasília. Entre forme urbaine et redistribution de classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Moscarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda da Cruz Moscarelli</w:t>
+                <w:t xml:space="preserve">Horrana Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.120633122091136. </w:t>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, LXXIII (282), pp.39-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1206331220911360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/com.12039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155249v1</w:t>
+                <w:t xml:space="preserve">hal-03285372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology studies as subsidy for qualification of building space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Using Placemaking Methodologies to Transform Degraded Public Spaces into Places</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda da Cruz Moscarelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Inara Pagnussat Camara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Arquitetura IMED</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18256/2318-1109.2020.v9i2.4074⟩</w:t>
+              <w:t xml:space="preserve">Space and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.120633122091136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1206331220911360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285431v1</w:t>
+                <w:t xml:space="preserve">hal-03155249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brasília. Entre forme urbaine et redistribution de classes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Moscarelli</w:t>
+                <w:t xml:space="preserve">Morphology studies as subsidy for qualification of building space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda da Cruz Moscarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurício Kunz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Dal Agnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horrana Santos</w:t>
+                <w:t xml:space="preserve">Inara Pagnussat Camara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, LXXIII (282), pp.39-79. </w:t>
+              <w:t xml:space="preserve">Revista de Arquitetura IMED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/com.12039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18256/2318-1109.2020.v9i2.4074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285372v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análise da paisagem e percepção pelos usuários do Parque da Gare, RS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Implementation of Large-Scale Urban Development Projects in Brazilian Cities-Case Study: Rio de Janeiro/RJ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Moscarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inara Camara</w:t>
+                <w:t xml:space="preserve">Bertuzzi, Felipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cardoso, Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piccinato Junior Dirceu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Buller Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GOT - Journal of Geography and Spatial Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17127/got/2019.16.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Civil Engineering and Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17265/1934-7359/2019.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155278v1</w:t>
+                <w:t xml:space="preserve">hal-03155333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Implementation of Large-Scale Urban Development Projects in Brazilian Cities-Case Study: Rio de Janeiro/RJ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Análise da paisagem e percepção pelos usuários do Parque da Gare, RS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inara Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Moscarelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Civil Engineering and Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (12), </w:t>
+              <w:t xml:space="preserve">GOT - Journal of Geography and Spatial Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.29-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17265/1934-7359/2019.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17127/got/2019.16.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155333v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avaliação pós-ocupação aplicada ao espaço público: o caso do Campo Fredolino Chimango da cidade de Passo Fundo/RS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Buller Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda da Cruz Moscarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Tibério Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2046,51 +2046,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04F4B55C"/>
+    <w:nsid w:val="57B222F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2277,51 +2277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fernanda-da-cruz-moscarelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-3963-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/1eu4Tq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/10S9yW0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/0fGa4O0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785295v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Moscarelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954189v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet de Richemond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957439v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Caudron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geisa Bugs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.37138" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda da Cruz Moscarelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1206331220911360" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285431v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Kunz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Dal Agnol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inara Pagnussat Camara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18256/2318-1109.2020.v9i2.4074" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horrana Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inara Camara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17127/got/2019.16.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi, Felipe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardoso, Grace" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piccinato Junior Dirceu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buller Bertuzzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-7359/2019.12.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Tib&#233;rio Cardoso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18256/2318-1109.2018.v7i2.3146" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Kleiman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2175-3369.009.002.AO01" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155376v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2175-3369.008.003.AO09" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Nunes Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/1984-5537geo.v11i1.12714" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155366v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dawson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gorski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Nehme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Cavalli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00874429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON30011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fernanda-da-cruz-moscarelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-3963-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/1eu4Tq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/10S9yW0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/0fGa4O0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785295v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Moscarelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954189v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet de Richemond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957439v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Caudron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geisa Bugs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.37138" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horrana Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155249v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda da Cruz Moscarelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1206331220911360" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Kunz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Dal Agnol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inara Pagnussat Camara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18256/2318-1109.2020.v9i2.4074" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi, Felipe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardoso, Grace" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piccinato Junior Dirceu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buller Bertuzzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-7359/2019.12.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inara Camara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17127/got/2019.16.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Tib&#233;rio Cardoso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18256/2318-1109.2018.v7i2.3146" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Kleiman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2175-3369.009.002.AO01" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155376v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2175-3369.008.003.AO09" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Nunes Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/1984-5537geo.v11i1.12714" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155366v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dawson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gorski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Nehme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Cavalli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00874429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON30011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>